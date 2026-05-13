--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:O370"/>
+  <dimension ref="A1:O372"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>urun_kodu</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>urun_adi</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>kategori</t>
         </is>
       </c>
@@ -294,90 +294,106 @@
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="n">
         <v>21</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Otomatik Havada Açılan Su Geçirmez Çadır 4 Kişilik</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;h3 class=&amp;quot;detail-name&amp;quot; style=&amp;quot;margin-right: 0px; margin-bottom: 10px; margin-left: 0px; padding: 0px; font-size: 18px; font-family: source_sans_prosemibold, serif; -webkit-font-smoothing: antialiased; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;amp;nbsp;Otomatik Havada Açılan Su Geçirmez Çadır 4 Kişilik&amp;lt;/h3&amp;gt;&amp;lt;ul class=&amp;quot;detail-desc-list two-columns&amp;quot; style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; list-style: none; column-count: 2; font-family: source_sans_proregular; font-size: 13px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;Katlanabilir otomatik su geçirmez kamp yürüyüş seyehat çadırı DAYANIKLI ANTİ UV YÜKSEK KALİTE KUMAŞ MALZEMEDEN ÜRETİLMİŞTİR&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;HAVALANDIRMA GÜNEŞ KORUMASI TAM OTOMATİK TASARIM&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;HAFİF TAŞIMASI KOLAY KOMPAKT BİR DAİRE TAŞIMA ÇANTASINA DÜZ BİR ŞEKİLDE YERLEŞTİRİLİR&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;ÇANTA KEMER İLE ASILABİLİR YER KAPLAMAZ&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;KAMP,PİKNİK,BALIK TUTMA,PLAJ GİBİ AÇIK HAVA ETKİNLİKLERİ VEYA İÇ MEKAN DİNLENMELERİ İÇİN UYGUNDUR&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;PAKET İÇERİĞİ 1 ADET KAMP ÇADIRI&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;1 ADET TAŞIMA ÇANTASI&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;4 ADET YERE SABİTLEME APARATI&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;BOYUT YÜKSEKLİK:150 CM&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;GENİŞLİK:200 CM&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;DERİNLİK:180 CM&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;ÇANTA BOYUTU:60*60 CM&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 10px 20px 10px 0px; padding: 0px; font-size: 14px; color: rgb(102, 102, 102); overflow-wrap: break-word;&amp;quot;&amp;gt;KAPASİTE:4 kişilik&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;</t>
+          <t>&amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;Otomatik Havada Açılan Su Geçirmez Çadır 4 Kişilik&amp;lt;/h3&amp;gt;
+&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
+	&amp;lt;li&amp;gt;Katlanabilir otomatik su geçirmez kamp yürüyüş seyehat çadırı DAYANIKLI ANTİ UV YÜKSEK KALİTE KUMAŞ MALZEMEDEN ÜRETİLMİŞTİR&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;HAVALANDIRMA GÜNEŞ KORUMASI TAM OTOMATİK TASARIM&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;HAFİF TAŞIMASI KOLAY KOMPAKT BİR DAİRE TAŞIMA ÇANTASINA DÜZ BİR ŞEKİLDE YERLEŞTİRİLİR&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;ÇANTA KEMER İLE ASILABİLİR YER KAPLAMAZ&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;KAMP,PİKNİK,BALIK TUTMA,PLAJ GİBİ AÇIK HAVA ETKİNLİKLERİ VEYA İÇ MEKAN DİNLENMELERİ İÇİN UYGUNDUR&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;PAKET İÇERİĞİ 1 ADET KAMP ÇADIRI&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;1 ADET TAŞIMA ÇANTASI&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;4 ADET YERE SABİTLEME APARATI&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;BOYUT YÜKSEKLİK:150 CM&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;GENİŞLİK:200 CM&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;DERİNLİK:180 CM&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;ÇANTA BOYUTU:60*60 CM&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;KAPASİTE:4 kişilik&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+</t>
         </is>
       </c>
       <c r="F3" s="0" t="n">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>38383800769</v>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I3" s="0" t="n">
         <v>99</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-havada-acilan-su-gecirmez-cadir-4-kisilik-8274.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ha7.png</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-havada-acilan-su-gecirmez-cadir-4-kisilik-125.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ha6.png</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-havada-acilan-su-gecirmez-cadir-4-kisilik-5984.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ha4.png</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-havada-acilan-su-gecirmez-cadir-4-kisilik-8133.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ha3.png</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-havada-acilan-su-gecirmez-cadir-4-kisilik-8910.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ha1.png</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="n">
         <v>22</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Bluetooth Hoparlör Akıllı Led Ampül Lamba</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
@@ -601,131 +617,131 @@
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uzun yol seyahatlerinizde yanınızda ya da arabanızda mutlaka bulundurmanız gereken&amp;amp;nbsp;kamp malzemesidir.&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;sayesinde istediğiniz yerde mola yapabilir ve doğanın keyfini çıkarabilirsiniz. Artık uzun mesafeli seyahatleriniz sıkıcı olmayacak tam tersine eğlenceli olacaktır. Kısacası&amp;amp;nbsp;kolay kurulum kap çadırı&amp;amp;nbsp;hem fiyatıyla hem de pratik ve yer kaplamaz oluşuyla sürekli yanınızda bulundurmanız gereken bir ürün olacaktır. İyi tatiller, iyi eğlenceler...&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Özellikleri&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kolay Kurulumludur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tabanı ve Tavanı su geçirmez&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantalıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapı Sinekliği Mevcuttur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Ölçüleri 220x300x170 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:3000 gr&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:70x12x12 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F7" s="0" t="n">
-        <v>1000</v>
+        <v>1200</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>38383800765</v>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I7" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/kolay-kurulumlu-pratik-kamp-cadiri-8-kisilik-220x300x170-7813.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel8-1.png</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/kolay-kurulumlu-pratik-kamp-cadiri-8-kisilik-220x300x170-1042.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/kolay-kurulumlu-pratik-kamp-cadiri-8-kisilik-220x300x170-3465.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/kolay-kurulumlu-pratik-kamp-cadiri-8-kisilik-220x300x170-4245.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/kolay-kurulumlu-pratik-kamp-cadiri-8-kisilik-220x300x170-7564.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>4 Kişilik Kamuflaj Desenli Kolay Kurulumlu Kamp Çadırı</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;h1&amp;quot; style=&amp;quot;font-family: Verdana, Arial, Tahoma; line-height: normal; color: rgb(0, 0, 0); font-size: 10.6667px;&amp;quot;&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/div&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-weight: bolder;&amp;quot;&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-weight: bolder;&amp;quot;&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-weight: bolder;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 10.6667px;&amp;quot;&amp;gt;&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;4 kişilik konaklama&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;span style=&amp;quot;font-weight: bolder;&amp;quot;&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/span&amp;gt;200 &amp;amp;nbsp;x &amp;amp;nbsp;200 &amp;amp;nbsp;x &amp;amp;nbsp;140 Cm&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-bottom: 20px; line-height: normal; font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;span style=&amp;quot;font-weight: bolder;&amp;quot;&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/span&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;</t>
         </is>
       </c>
       <c r="F8" s="0" t="n">
         <v>750</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>38383800764</v>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I8" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/4-kisilik-kamuflaj-desenli-kolay-kurulumlu-kamp-cadiri-365.jpg</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/4-kisilik-kamuflaj-desenli-kolay-kurulumlu-kamp-cadiri-1391.jpg</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/4-kisilik-kamuflaj-desenli-kolay-kurulumlu-kamp-cadiri-5449.jpg</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/4-kisilik-kamuflaj-desenli-kolay-kurulumlu-kamp-cadiri-7811.jpg</t>
         </is>
       </c>
       <c r="N8" s="0"/>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -1160,56 +1176,56 @@
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/caliburn-sac-duzlestirici-pro-sekillendirici-sac-duzlestirici-8147.jpg</t>
         </is>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="n">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Ovmalı Isıtmalı Boyun Sırtbel Omuz Cihazı Bacak Masaj Aleti</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Ovmalı Isıtmalı Boyun Sırtbel Omuz Cihazı Bacak Masaj Aleti&amp;lt;/h3&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ovmalı Boyun Sırt ve Vücut Masajı Boyun omuz ve vücudunuz için güçlü ovmalı masaj teknolojisi , ovmalı boyun omuz ve vücut masajıyla kendinizi yeniden keşfedeceksiniz , güçlü vuruşlarıyla kaslarınıza nüfuz ederek günün yorgunluğunu atmanıza yardımcı olacaktır . Vücudunuzu sararak daha etkili masaj olanağı sunar . Güçlü ovma teknolojisiyle boyun ,omuz ve vücudunuzun kaslarına nüfuz ederek rahatlamanıza yardımcı olur. Geleneksel masajı ovmalı omuz ve vücut masajı ile kimseye gereksinim duymadan ev ortamında paranızı ve zamanınızı kaybetmeden kendiniz uygulayabilirsiniz. Düzenli masaj yapmanın faydaları. Uyku kalitesini iyileştirir. Masaj vücudunuzu rahatlatır, yorgunluğunuzu giderir, ve stresinizi azaltır. Uykunuzu ve uyku kalitenizi arttırır. Vücut fonksiyonlarını iyileştirir. Yeterli besin maddelerini sağlamak için kan dolaşımını düzenler, lenf detoksifikasyonunu düzenler. Ying ve yang vücut dengesini sağlamak için vücudunuzu rahatlatır Mide kondisyonunu düzenler. Mide ve bağırsak fonksiyonlarını düzenler, eskisinden daha iyi çalışmasını sağlar. sindirime yardımcı olur, kabızlığı hafifletir diğer mide hastalıklarına yardımcı olur. Paket İçeriği 1x Masaj Aleti 1x Ev Elektrik Adaptörü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>38383800756</v>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I16" s="0" t="n">
@@ -1703,74 +1719,108 @@
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="n">
         <v>42</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Otomatik Kurulumlu Kamp Çadırı 3 Kişilik (200x150x110)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;p&amp;gt;TAM OTOMATİK KURULUMLU KAMP ÇADIRI 3 KİŞİLİK (200x150x110)&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;Yaz tatilinizi unutulmaz kılmak için tam da size göre bir fırsat.&amp;amp;nbsp;Tam Otomatik Kurulumlu Kamp Çadırı. Artık tatil anlayışınızı değiştirmenin tam zamanı. Her sene gittiğiniz yazlıklardan, sıkıcı pansiyonlardan veya pahalı ve monoton otellerden sıkıldıysanız, heyecan ve macera arıyorsanız&amp;amp;nbsp;kamp çadırı&amp;amp;nbsp;almanın zamanı gelmiş demektir. Kolay kurulumlu&amp;amp;nbsp;Kamp Çadırı&amp;amp;nbsp;yer kaplamaz ve pratiktir. Taşıma çantası sayesinde arabanızda bisikletiniz de veya sırt çantanızda rahatlıkla taşıyabilirsiniz. Yıllardır doğa tutkunlarının vazgeçilmezi olan&amp;amp;nbsp;otomatik kurulum kamp çadırı&amp;amp;nbsp;ayrıca avcılar, dağcılar, izciler ve gençlik festival takipçilerinin vazgeçilmezi olmuştur.&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;Bu&amp;amp;nbsp;çadırlar&amp;amp;nbsp;sayesinde sıcak yaz gecelerinde terlemeden rahat bir uyku uyuyabilir ve aynı zamanda kapı sinekliği sayesinde sivri sineklerden korunabilirsiniz. Kullanımı ve kurulum oldukça kolaydır. Sadece 30 saniye gibi kısa bir sürede&amp;amp;nbsp;çadırınızı kurabilir ve yaklaşık aynı süre içinde toplayabilirsiniz. Tavanı polyester su geçirmez kumaştan üretilmiştir.&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;Uzun yol seyahatlerinizde yanınızda ya da arabanızda mutlaka bulundurmanız gereken&amp;amp;nbsp;kamp malzemesidir.&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;sayesinde istediğiniz yerde mola yapabilir ve doğanın keyfini çıkarabilirsiniz. Artık uzun mesafeli seyahatleriniz sıkıcı olmayacak tam tersine eğlenceli olacaktır. Kısacası&amp;amp;nbsp;kolay kurulum kap çadırı&amp;amp;nbsp;hem fiyatıyla hem de pratik ve yer kaplamaz oluşuyla sürekli yanınızda bulundurmanız gereken bir ürün olacaktır. İyi tatiller, iyi eğlenceler...&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;Ürün Özellikleri&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Otomatik Kurulumludur.&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tek Hamlede Çadırınzı Kurabilirsiniz.&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tabanı ve Tavanı su geçirmez&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantalıdır.&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapı Sinekliği Mevcuttur.&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Ölçüleri 200x150x110 cm.&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:2950 gr&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:88x18x18 cm&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;</t>
+          <t>&amp;lt;p&amp;gt;TAM OTOMATİK KURULUMLU KAMP ÇADIRI 3 KİŞİLİK (200x150x110)&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Yaz tatilinizi unutulmaz kılmak için tam da size göre bir fırsat.&amp;amp;nbsp;Tam Otomatik Kurulumlu Kamp Çadırı. Artık tatil anlayışınızı değiştirmenin tam zamanı. Her sene gittiğiniz yazlıklardan, sıkıcı pansiyonlardan veya pahalı ve monoton otellerden sıkıldıysanız, heyecan ve macera arıyorsanız&amp;amp;nbsp;kamp çadırı&amp;amp;nbsp;almanın zamanı gelmiş demektir. Kolay kurulumlu&amp;amp;nbsp;Kamp Çadırı&amp;amp;nbsp;yer kaplamaz ve pratiktir. Taşıma çantası sayesinde arabanızda bisikletiniz de veya sırt çantanızda rahatlıkla taşıyabilirsiniz. Yıllardır doğa tutkunlarının vazgeçilmezi olan&amp;amp;nbsp;otomatik kurulum kamp çadırı&amp;amp;nbsp;ayrıca avcılar, dağcılar, izciler ve gençlik festival takipçilerinin vazgeçilmezi olmuştur.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Bu&amp;amp;nbsp;çadırlar&amp;amp;nbsp;sayesinde sıcak yaz gecelerinde terlemeden rahat bir uyku uyuyabilir ve aynı zamanda kapı sinekliği sayesinde sivri sineklerden korunabilirsiniz. Kullanımı ve kurulum oldukça kolaydır. Sadece 30 saniye gibi kısa bir sürede&amp;amp;nbsp;çadırınızı kurabilir ve yaklaşık aynı süre içinde toplayabilirsiniz. Tavanı polyester su geçirmez kumaştan üretilmiştir.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Uzun yol seyahatlerinizde yanınızda ya da arabanızda mutlaka bulundurmanız gereken&amp;amp;nbsp;kamp malzemesidir.&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;sayesinde istediğiniz yerde mola yapabilir ve doğanın keyfini çıkarabilirsiniz. Artık uzun mesafeli seyahatleriniz sıkıcı olmayacak tam tersine eğlenceli olacaktır. Kısacası&amp;amp;nbsp;kolay kurulum kap çadırı&amp;amp;nbsp;hem fiyatıyla hem de pratik ve yer kaplamaz oluşuyla sürekli yanınızda bulundurmanız gereken bir ürün olacaktır. İyi tatiller, iyi eğlenceler...&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Ürün Özellikleri&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Otomatik Kurulumludur.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tek Hamlede Çadırınzı Kurabilirsiniz.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tabanı ve Tavanı su geçirmez&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantalıdır.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapı Sinekliği Mevcuttur.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Ölçüleri 200x150x110 cm.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:2950 gr&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:88x18x18 cm&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;
+</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
         <v>800</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>38383800748</v>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-kurulumlu-kamp-cadiri-8-kisilik-200x150x110-9422.jpeg</t>
-[...3 lines deleted...]
-      <c r="L24" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot62.png</t>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
+        </is>
+      </c>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="n">
         <v>43</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Çift Başlıklı Tam Profesyonel Masaj Aleti Masaj Herkülü</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
@@ -1876,51 +1926,51 @@
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/uyku_tulumu4.png</t>
         </is>
       </c>
       <c r="N26" s="0"/>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="n">
         <v>45</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Starmaster Klc-03 3 X Kalem Pilli + 5 Volt Yıldız Yansıtmalı Küre Tip Gece Lambası</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Star Master Yıldızlı Gece Lambası Işıltılı renklerle odanız ışıl ışıl!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Rengarenk ışıkları seyretmek uykudan önce tüm yorgunluğunuzu alacaktır. Gece saatinde odanızın tamamını parlayan ışıklarla süsleyin ve romantik bir ortam oluşturun. Renkli projeksiyon gece lambası ile odanıza ayrı bir hava katacaksınız.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Projeksiyon Gece Lambası Star Master\'a çocuklarınız da hayran kalacak. Pilli tavan aydınlatmalı gece lambası çocuğunuzun odasını renklendirin, daha keyifli bir uyku uyumalarını sağlayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yıldız yansıtmalı led ışık ve yansıtıcı iç yüzey ile renk cümbüşü yaşayın. Projeksiyon yıldızlı renkli gece lambası ile odanızın havasını değiştirin!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ABS plastikten üretilmiştir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Led seçeneğinde renkler yavaş bir şekilde otomatik değişir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yıldızlı gece lambasının üst kısmında bulunan kabini çevirerek ışık yoğunluğunu duvara yada tavana daha yoğun aktarabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Star master yıldızlı gece lambası 4 adet AA pil yada 5 V adaptörle çalışır. (Piller ve adaptör kutuya dahil değildir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çocukların uyumasını kolaylaştırır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Direkt ışık vermez, gözü rahatsız etmez&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Üzerinde yer alan açma kapama butonu ile dilediğiniz zaman kolaylık açıp kapatabilirisiniz&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
@@ -2092,56 +2142,56 @@
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/furminator-uzun-tuylu-kopek-tuy-toplayici-tarak-longhair-10.16cm-6740.jpg</t>
         </is>
       </c>
       <c r="N29" s="0"/>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="n">
         <v>48</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Kedi Köpek Tarağı 10 Cm Tüy Alıcı Tarak</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Kedi Köpek Tarağı, Evcil Hayvan Sahiplerinin Rahatsız Olduğu Kedi Köpek Tüylerinden Tamamen Kurtulmasını, Hayvanların Rahat Etmesini Sağlıyor.Kedi Köpek Tarağı, Canlı ve Parlak Tüylere Zarar vermez, Cansız, Kopmak Üzere Olan Tüyleri Hayvana Zarar vermeden Masaj Etkisi Yaratarak Temizler. Evcil Hayvanların Tüy Dokülme Oranlarını % 85 Azaltır.Tüm Evcil Hayvanlar İçin Uygundur.Ölü Tüyleri, Gevşemiş Tüyleri, Canlı ve Sağlıklı Tüylere Zarar vermeden Temizler.Ergonomik ve Kolay Tutuş Sağlayan Estetik Yapı.Kullanımı:Evcil Hayvanların Tüylerinin Tamamen Kuru Olduğundan Emin Olunuz.En İyi Sonuç Banyo Sonrası Kurullanan Tüylere Uygulanması, Keçelenme Dolaşma Olmadığı İçin Nazik Uygulanır.Uzama ve Büyüme Yönüne Doğru Yapılmalıdır.Aynı Bölgeye Sürekli Uygulanmamalıdır. Cildine Zarar verir.Temizleme Esnasında Çok Fazla Tüy Çıkacağı İçin Temizlenmesi Kolay Alanda Uygulayın.Kullanma Sonrasında Kızarma Olursa Bekleyip Daha Sonra Uygulayın.Ürün Boyu : 15 cmAğız Genişliği : 10 cm&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>38383800742</v>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="inlineStr">
@@ -2156,51 +2206,51 @@
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/furminator-kedi-kopek-taragi-10-cm-tuy-alici-tarak-5369.jpg</t>
         </is>
       </c>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="n">
         <v>49</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Glass Chess Cam Satranç Takımı (35 cm x 35 cm)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç kadim bir strateji oyunudur.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Her yaştan insan&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;satranç oyna&amp;lt;/span&amp;gt;yabilir.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç hem spor, hem de oyun olan dünyadaki en ilginç aktivitelerinden biridir.Satranç oynamak bazen saatler, bazen günler, bazen de aylarca sürer.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Eğer oyunu bilen bir kişi ile oynuyorsanız keyfiniz ikiye katlanır. en uygun fiyata&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;okul satranç takımı satın al&amp;lt;/span&amp;gt;abilirsiniz.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Cam Satranç&amp;lt;/span&amp;gt;&amp;amp;nbsp;Takımı ile oynamak ise paha biçilemez.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Glass Chess hem oldukça narin hem de şık bir hediye alternatifi olacağı gibi evinizde sergileyebileceğiniz hoş bir dekor da olabilir.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Satranç takımı&amp;lt;/span&amp;gt;nın tamamı camdan oluşmaktadır.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; font-size: 13px; border: 0px; outline: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Cam zemin&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Cam piyon&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Dekor olarakta kullanılabilir&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Ürün Ölçüleri:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;p style=&amp;quot;margin: 5px 0px 5px 10px; border: 0px; outline: 0px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; font-size: 13px; border: 0px; outline: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Büyük 35 cm x 35 cm&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;div style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; border: 0px; outline: 0px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;32 parça Cam Oyun Taşları&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;1 adet Cam Satranç Sehpası&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;/div&amp;gt;</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G31" s="0" t="n">
         <v>38383800741</v>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
@@ -2221,51 +2271,51 @@
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/77777.jpg</t>
         </is>
       </c>
       <c r="N31" s="0"/>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>50</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Glass Chess Cam Satranç Takımı (25 cm x 25 cm)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç kadim bir strateji oyunudur.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Her yaştan insan&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;satranç oyna&amp;lt;/span&amp;gt;yabilir.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç hem spor, hem de oyun olan dünyadaki en ilginç aktivitelerinden biridir.Satranç oynamak bazen saatler, bazen günler, bazen de aylarca sürer.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Eğer oyunu bilen bir kişi ile oynuyorsanız keyfiniz ikiye katlanır. en uygun fiyata&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;okul satranç takımı satın al&amp;lt;/span&amp;gt;abilirsiniz.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Cam Satranç&amp;lt;/span&amp;gt;&amp;amp;nbsp;Takımı ile oynamak ise paha biçilemez.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Glass Chess hem oldukça narin hem de şık bir hediye alternatifi olacağı gibi evinizde sergileyebileceğiniz hoş bir dekor da olabilir.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Satranç takımı&amp;lt;/span&amp;gt;nın tamamı camdan oluşmaktadır.&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; font-size: 13px; border: 0px; outline: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Cam zemin&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Cam piyon&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Dekor olarakta kullanılabilir&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Ürün Ölçüleri:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;p style=&amp;quot;margin: 5px 0px 5px 10px; border: 0px; outline: 0px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; font-size: 13px; border: 0px; outline: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;Büyük 25 cm x 25 cm&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;div style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 1.5em; margin-bottom: 1.5em; margin-left: 0px; padding-right: 0px; padding-left: 2em; border: 0px; outline: 0px;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;32 parça Cam Oyun Taşları&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;border: 0px; outline: 0px; margin: 5px 0px 5px 10px; padding: 0px; list-style-type: disc;&amp;quot;&amp;gt;1 adet Cam Satranç Sehpası&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;/div&amp;gt;</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G32" s="0" t="n">
         <v>38383800740</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
         <v>0</v>
@@ -2798,56 +2848,56 @@
           <t>https://www.realtoptan.com/image/catalog/dikenli-akupunktur-masaj-siltesi-civimat-masaj-siltesi-5745.jpg</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/dikenli-akupunktur-masaj-siltesi-civimat-masaj-siltesi-1975.jpg</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="n">
         <v>59</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Oto Isıtıcı-soğutucu Fan Cam Buğu Çözücü Fan Araç Içi Isıtıcı-soğutucu Fan 12v Çakmaklık Girişli</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Tüm Araçlara Uyumlu Hızlı ve Verimli Isıtma Araba Camınızı Anında Sisli Olmaktan Kurtarın Buğ Çözücü&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Taşınabilir ve Pratik Araç Çakmak Soketi ile Kullanımı Kolay Araba Isıtıcısı Soğuk Hava Isıtıcı Fan&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Gürültüsüz ve Etkili Yüksek Performanslı Araba Cam Buğ Önleyici Ve Araç İçi Isıtıcı Çakmaklık Girişi&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Arabanızın Kışın En İyi Arkadaşı - 2'si 1 Arada Taşınabilir Araba Isıtıcı&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Hızlı ve Verimli Isıtma - Araba Camınızı Anında Sisli Olmaktan Kurtarın&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Yazın Serin, Kışın Sıcak - Araba İçi Fanlı Isıtıcı İle Her Mevsim Konforlu Sürüş&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Taşınabilir ve Pratik - Araç Çakmak Soketi ile Kullanımı Kolay Araba Isıtıcısı&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Kamp ve Karavan Keyfi İçin - Araba İçi Isıtma ve Soğutma İhtiyaçlarınızı Karşılayın&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Sıcaklık Kontrolü Tamamen Sizin Elinizde - Yüksek Kaliteli Araba Fanlı Isıtıcı&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Kışın Her Zaman Hazır - Araba Camınızı Hızlıca Demist Yapın ve Güvenli Sürüşün Keyfini Çıkarın&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Araç İçi Konforu Yeniden Keşfedin - Araba Isıtıcı Fanı İle Sıcaklığı Kendiniz Ayarlayın&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Soğuk Havaların Üstesinden Gelin - Araba İçi Isıtıcı Fanı ile Konforlu ve Güvenli Sürüş&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Gürültüsüz ve Etkili - Fırçasız Motoru ile Yüksek Performanslı Araba Isıtıcı Fanı&amp;quot;&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Sıcak yaz günlerinde arabanızın içinde sizi serinletmek için bir fan, soğuk kış günlerinde ise arabanızı hızlıca ısıtabilmek için bir ısıtıcı! Araba Taşınabilir 2'si 1 Arada Seramik Isıtma Soğutma Isıtıcı Fan Buz Çözücü Demister Universal, size tüm yıl boyunca arabanızda konforlu bir sürüş deneyimi sunuyor.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;İşte bu ürünün size sunabilecekleri:&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;2'si 1 Arada Fonksiyon: Yazın arabanızın içinde serinlemek için fan fonksiyonunu kullanabilir, kışın ise aracınızı hızlıca ısıtabilmeniz için ısıtıcı fonksiyonunu kullanabilirsiniz. Ayrıca arabanızın camlarını hızlı ve etkili bir şekilde çözebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Hızlı ve Etkili Isıtma: Verimli ısı dağılımı tasarımı sayesinde, Araba Taşınabilir 2'si 1 Arada Seramik Isıtma Soğutma Isıtıcı Fan Buz Çözücü Demister Universal sadece birkaç saniyede tam güçte ısınır ve arabanızı hızlıca ısıtır.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kolay Kullanım: Arabanızın 12V çakmak soketine takılabildiği için, kullanımı son derece kolaydır. Ayrıca fan hızı ayarlanabilir ve fan 360 derece dönebilir, böylece fanı istediğiniz yöne yönlendirebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Yüksek Kaliteli Malzeme: Bu araba ısıtıcısı polimer ısıya dayanıklı sert plastik malzemeden yapılmıştır, bu nedenle uzun ömürlüdür ve size uzun yıllar boyunca kullanım sunar.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
@@ -3096,56 +3146,56 @@
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-7460.jpg</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-759.jpg</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="n">
         <v>63</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Nicer Dicer Plus Doğrayıcı Rende Mutfak Robotu Çok Fonksiyonlu Soğan Sebze Dilimleyici Doğrama</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Doğrama ve rendeleyici set ile her türlü meyve sebze ve şarküteri ürünlerini saniyeler içinde dilimleyebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Salatalarınızı hem hızlı hemde farklı aparatları sayesinde istediğiniz şekilde doğrayabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Yer kaplamaz tüm parçaları bir aradadır.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- temizleme butonlu üst kapak + bıçak haznesi&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- kompakt hazne&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- bıçak 6x6 mm / 12x12 ml&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- elma dilim kesici bıçak&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- bıçak bölme kapağı&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- kusursuz çift yönlü soyucu&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- güvenli yiyecek aparatı&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;- yiyeceklerin tazeliğini koruyan kapak&amp;lt;/p&amp;gt;
@@ -3225,51 +3275,51 @@
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 16px; margin-left: 0px; padding: initial; border: 0px; font-variant-numeric: inherit; font-variant-east-asian: inherit; font-stretch: inherit; font-size: 14px; line-height: inherit; font-family: -apple-system, BlinkMacSystemFont, Arial, Roboto, Oxygen, Ubuntu, Cantarell, &amp;amp;quot;Fira Sans&amp;amp;quot;, &amp;amp;quot;Droid Sans&amp;amp;quot;, &amp;amp;quot;Helvetica Neue&amp;amp;quot;, sans-serif; vertical-align: baseline; outline: 0px; color: rgb(72, 72, 72); max-width: 1152px !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;Fascial Gun KH-320 Masaj Aleti, kas ağrısını azaltmak, kan dolaşımını artırmak ve sert bir çalışmadan veya uzun süreli bir egzersizden sonra eklem ağrısını azaltmak için kullanılır.&amp;amp;nbsp;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;Fascial Gun KH-320 kas masaj aleti, masaj elemanının belirli bir genlik, titreşim frekansı ve torkunu birleştiren bir titreşim terapisi yöntemi kullanır.&amp;amp;nbsp;Etki, ağrıya neden olmayan tendonların, kas dokusunun ve fasyaların iç katmanlarına etki ederek elde edilir.&amp;amp;nbsp;Masaj tabanca şeklinde ergonomik bir şekilde yapılır, elde rahatça oturur, kullanımı uygundur.&amp;amp;nbsp;Kitte bacakların, kasların, göğsün, bileklerin ve bileklerin belli kas gruplarını etkileyen 4 başlık vardır.&amp;amp;nbsp;Seansın optimal süresi 15 dakikadır, dahili batarya ile çalışır.&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;b style=&amp;quot;margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 18px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;Özellikler:&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: normal;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;Malzeme: ABS&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Voltaj: AC 110-220 V, 50/60Hz&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Güç: 20 ~ 30 W&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Renk: Siyah/Gri&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Masaj Başlıları: 4&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Pil kapasitesi: 2500 mAh&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Dayanıklılık süresi: 2 saat&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Vites Ayarı : 6&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;Boyut: 220x218x50mm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;b style=&amp;quot;margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: 19.9733px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family: Roboto, Roboto; margin: 0px; padding: 0px; color: rgb(51, 51, 51); font-size: 12px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span open=&amp;quot;&amp;quot; sans=&amp;quot;&amp;quot; style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: rgb(32, 32, 32);&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;b style=&amp;quot;margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 18px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: 19.9733px;&amp;quot;&amp;gt;Paket içeriği:&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; color: black;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; line-height: 19.9733px;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;1 x Elektrikli Masaj Tabancaları&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;font style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;4 x Masaj Başlığı&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-image: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-position: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-size: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-repeat: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-attachment: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-origin: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; background-clip: initial;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 14px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; position: relative;&amp;quot;&amp;gt;1 x Şarj Cihazı&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/font&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/p&amp;gt;</t>
         </is>
       </c>
       <c r="F46" s="0" t="n">
         <v>300</v>
       </c>
       <c r="G46" s="0" t="n">
         <v>38383800723</v>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I46" s="0" t="n">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/fascial-gun-masaj-tabancasi-1183.jpg</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/fascial-gun-masaj-tabancasi-7649.jpg</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/fascial-gun-masaj-tabancasi-9317.jpg</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/fascial-gun-masaj-tabancasi-4555.jpg</t>
         </is>
       </c>
       <c r="N46" s="0"/>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -3539,51 +3589,51 @@
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/vakumlu-siyah-nokta-temizleyici-akne-cilt-temizleme-cihazi-9220.jpg</t>
         </is>
       </c>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="n">
         <v>70</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>1000 ml Crystal Head Kuru Kafa İçecek Şişesi</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000; font-size:x-large&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;1000ml Crystal Head Kuru Kafa İçecek Şişesi&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#202020; font-family:Arial,Helvetica,sans-serif; font-size:12px; margin-bottom:20px; margin-left:0; margin-right:0; margin-top:20px; padding:0px; position:relative&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; margin-bottom:20px; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; margin-bottom:10px; margin-left:0; margin-right:0; margin-top:10px; padding:0px 10px; position:relative&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px 10px; position:relative&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;
 &amp;lt;table border=&amp;quot;0&amp;quot; style=&amp;quot;border-spacing:0px; border:0px; margin:0px; padding:0px; position:relative; width:100%&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;border-width:0px&amp;quot;&amp;gt;
 			&amp;lt;h2 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Crystal Head&amp;lt;/strong&amp;gt;&amp;lt;/h2&amp;gt;
 			&amp;lt;h5 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/h5&amp;gt;
 			&amp;lt;h5 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/h5&amp;gt;
 			&amp;lt;h5 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;1Litre Büyük Boy&amp;lt;/h5&amp;gt;
@@ -3593,51 +3643,51 @@
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 </t>
         </is>
       </c>
       <c r="F51" s="0" t="n">
         <v>300</v>
       </c>
       <c r="G51" s="0" t="n">
         <v>38383800712</v>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I51" s="0" t="n">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/1000-ml-crystal-head-kuru-kafa-icki-sisesi-1147.jpg</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/1000-ml-crystal-head-kuru-kafa-icki-sisesi-5179.jpg</t>
         </is>
       </c>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="n">
         <v>71</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
@@ -3686,51 +3736,51 @@
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pore3.jpg</t>
         </is>
       </c>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="n">
         <v>72</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Metal Saving Bank - Kilitli Kasa Kumbara</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table class=&amp;quot;blok&amp;quot; style=&amp;quot;border-spacing:0px; border:none; color:#484848; font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif; font-size:14px; font-stretch:inherit; font-variant-east-asian:inherit; font-variant-numeric:inherit; line-height:normal !important; margin:0px; outline:0px; padding:0px; vertical-align:baseline; width:1152px&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;border-style:none; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;div style=&amp;quot;border:0px; font-family:inherit; font-size:inherit; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-weight:inherit; line-height:normal !important; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;Artık paralarınıza kimse göz koyamayacak, çünkü Kilitli Kasa Kumbara paranıza adeta bankaya koymuşsunuz gibi göz kulak olacak! Kombinasyonlu şifresi sayesinde ne kadar birikmiş paranızın olduğunu merak edenler asla kötü emellerine ulaşamayacaklar. Anahtarını kullanmadığınız sürece veya doğru şifre kombinasyonunu girmediğiniz sürece açılması mümkün olmayan bu güvenilir kasa sayesinde isterseniz özel eşyalarınızı, isterseniz de paralarınızı Metal Saving Bank - Kilitli Kasa Kumbara ile saklayabilmenin zevkine varın. Para biriktirme alışkanlığı kazandırmak istediğiniz sevdiklerinize harika bir hediye seçeneği olabilecek bu kumbarayı kaçırmamanızı tavsiye ederiz!&amp;lt;/div&amp;gt;
 			&amp;lt;div style=&amp;quot;border:0px; font-family:inherit; font-size:inherit; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-weight:inherit; line-height:normal !important; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 			&amp;lt;div style=&amp;quot;border:0px; font-family:inherit; font-size:inherit; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-weight:inherit; line-height:normal !important; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;Mini Kasa Kumbara’nın anahtarları paketin içindedir. Kırmızı, beyaz ve siyah renkleri mevcuttur. Metal malzemeden yapılmış olan kasanın boyutları 12x10x18’dir.&amp;lt;/div&amp;gt;
 			&amp;lt;div style=&amp;quot;border:0px; font-family:inherit; font-size:inherit; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-weight:inherit; line-height:normal !important; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;table class=&amp;quot;blok&amp;quot; style=&amp;quot;border-spacing:0px; border:none; color:#484848; font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif; font-size:14px; font-stretch:inherit; font-variant-east-asian:inherit; font-variant-numeric:inherit; line-height:normal !important; margin:0px; outline:0px; padding:0px; vertical-align:baseline; width:1152px&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
@@ -3902,72 +3952,88 @@
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="n">
         <v>74</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Otomatik Kurulumlu Kamp Çadırı 6 Kişilik (220x250x150)cm</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E55" s="0"/>
       <c r="F55" s="0" t="n">
-        <v>1350</v>
+        <v>1600</v>
       </c>
       <c r="G55" s="0" t="n">
         <v>38383800701</v>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I55" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/otomatik-kurulumlu-kamp-cadiri-6-kisilik-220x250x150-cm-9531.jpeg</t>
-[...5 lines deleted...]
-      <c r="N55" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot66.png</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot65.png</t>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
+        </is>
+      </c>
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot-67.png</t>
+        </is>
+      </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="n">
         <v>75</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Bacak Çarpıklığını Gideren Medikal Dik Duruş Destek Oturuş Minder</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|KİŞİSEL BAKIM|HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
@@ -4190,51 +4256,51 @@
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/pilli-damacana-su-pompasi-otomatik-damacana-pompasi-pilli-pompa-7613.jpg</t>
         </is>
       </c>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="n">
         <v>79</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Bar Butler - İçecek İstasyonu İçecek Pompası</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Ev partilerininizi gerçek bir bar partisi havasına sokmak ve gelen misafirlerinize unutulmayacak keyifli anlar yaşatmak istiyorsanız&amp;amp;nbsp;Bar Butler - İçecek İstasyonu İçecek Pompası tam size göre. Akaryakıt istasyonlarındaki benzin pompası şeklinde tasarlanmış olan İçecek&amp;amp;nbsp; dolum tabancasıyla, bardaklar keyifle doldurulacak. Gümüş metalik rengiyle bir hayli havalı ve şık bir görünüme sahip olan Bar Butler Liquor Pump, üzerinde yer alan ölçüsüyle de dilediğiniz miktarda İçecek servisi yapmanıza imkan sağlıyor.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Evinizde veya ofisinizde keyifle kullanabileceğiniz Bar Butler - İçecek İstasyonu havalı görüntüsüyle herkesin sahip olmak isteyeceği son derece ilginç bir İçecek dolum pompasıdır. Bu sıra dışı ürünü ister kendiniz için satın alın, isterseniz de içki içen arkadaşlarınıza ev hediyesi olarak armağan edin.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#dc2426; font-family:inherit; font-size:12pt&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Bar Butler - İçecek İstasyonu İçecek Pompası Hakkında Bilinmesi Gerekenler&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;list-style-type:none; margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Ürün sert plastik malzemeden üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;900 cc. kapasiteye sahip olan Bar Butler 12 x 12 x 48 cm. ölçülerine sahiptir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İçki İstasyon Pompası hafta içi saat 14:00\'a kadar verilecek siparişlerde aynı gün kargoya teslim edilmektedir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F60" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G60" s="0" t="n">
         <v>38383800684</v>
@@ -4332,76 +4398,76 @@
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/pratik-insta-hang-cekicsiz-pratik-civi-cakma-seti-7893.jpg</t>
         </is>
       </c>
       <c r="N61" s="0"/>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="n">
         <v>81</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Rozia Profesyonel Epilatör İpli Tüy Alma Makinesi Epilasyon Aleti</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;font color=&amp;quot;#ff0000&amp;quot; size=&amp;quot;5&amp;quot; style=&amp;quot;font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;a style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 24px; position: relative; outline: 0px; cursor: pointer; color: rgb(0, 102, 204); display: inline-block;&amp;quot;&amp;gt;Rozia Profesyonel Epilatör&amp;lt;/a&amp;gt;&amp;amp;nbsp;İpli Tüy Kıl Alma Makinesi Epilasyon Aleti&amp;lt;/font&amp;gt;&amp;lt;span style=&amp;quot;color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif; font-size: 12px;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İstenmeyen tüyleri jilet ya da cımbızla aldığınızda, tüyler daha sert ve daha kısa sürede çıkar, ağda yapmaksa oldukça zahmetli bir işlemdir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Epilasyon işleminde kullanılan iple tüy alma yöntemi kadınlar tarafından oldukça tercih edilen bir yöntemdir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Aslında iple tüy alma tekniği eski çin geleneksel güzellik yöntemine dayanır.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İple yapılan epilasyon işleminde en kısa ve en kalın tüyleri bile kolaylıkla alabilir, cildinizin yumuşak ve pürüzsüz olmasını sağlayabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Şimdi sizi yepyeni bir yöntemle tanıştıracağız.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Artık iple yapacağınız epilasyon işleminde başkasına ihtiyacınız olmayacak.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyon ile bu işlemi hızlı ve pratik bir şekilde yapabileceksiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyon tüyleri güvenle alır, kesmez veya koparmaz. Tüm cilt tiplerine uygundur.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Dudak üzeri, çene, kaş üstü, yanak ve benzeri hassas yüz bölgelerinde kullanılabilir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Ciltten iple tüy alma size sadece pürüzsüz bir cilt sunmaz ayrıca makyaj içinde ideal bir zemin hazırlar.&amp;lt;/b&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Ayrıca Rozia özel %100 pamuk iplikten cildinize sanki bir kuş tüyünün değdiği gibi bir his verecek.&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Ayrıca kol ve bacakta oluşan istenmeyen tüylerden kurtulmak içinde kullanım sağlayabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyonu erkekler dahi rahatlıkla kullanabilir, elmacık kemiği üzerinde bulunan ince kalmış istenmeyen tüylerden bu işlem sayesinde kurtulabilir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Güçlü ışık sistemi epilasyon sırasında cildi aydınlatır böylece en küçük ayrıntıyı dahi atlamazsınız.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İpler çok hızlı bir şekilde hareket ettiğinden tüyleri yakalar ve kökünden alır.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Hiçbir kimyasal madde, ısı, tıbbi malzeme veya metal kullanılmadığından cilde zarar vermez, hiçbir yan etkisi yoktur.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Vücut ve yüz için en ideal epilasyon makinesidir ve derinize en güvenli şekilde temas eder.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; line-height: 16.1px; max-width: 100%; font-weight: 700; width: auto;&amp;quot;&amp;gt;Kullanımı çok kolaydır.&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pamuk ipliğini uygun alanlara takarak vidaları sıkıştırın.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Uygulamak istediğiniz bölgeye pudrayı uygulayın ve cildin kuru olduğundan emin olun, tüylerin uzama yönünün tersine doğru işleme başlayın. İşte bu kadar kolay.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Adaptörle çalışan Roazi İpli Epilasyonu uzun süre aktif olarak kullanabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İstenmeyen tüylerden kurtulmanın en uygun güvenli ve hızlı yoluyla sizde tanışın.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; line-height: 16.1px; max-width: 100%; font-weight: 700; width: auto;&amp;quot;&amp;gt;Kutu İçeriği:&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Rozia Epilatör&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pamuk İpliği&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pudra&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Kullanım kılavuzu&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Şarj adaptörü&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; data-src=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; data-src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; data-src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; data-src=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;</t>
         </is>
       </c>
       <c r="F62" s="0" t="n">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="G62" s="0" t="n">
         <v>38383800682</v>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I62" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-9985.jpg</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-7217.png</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-3085.webp</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-2559.jpg</t>
         </is>
       </c>
       <c r="N62" s="0"/>
       <c r="O62" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -4465,51 +4531,51 @@
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/micro2.jpg</t>
         </is>
       </c>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="n">
         <v>83</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Orta Boy Plazma Küresi - Tesla Plazma Lambası (22x13) cm</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Plazma Küresi&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#454545; font-family:&amp;amp;quot;Source Sans Pro&amp;amp;quot;,sans-serif; font-size:14px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; outline:0px; padding:0px; text-align:justify&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;• Pil gerektirmez doğrudan 220 V fişe takabilirsiniz 8 watt elektrik tüketimine sahiptir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#666666; font-family:Arial,Helvetica,sans-serif; font-size:14pt; line-height:20px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; outline:0px; padding:0px; text-align:justify&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;• Kürelerin 4 farklı boyutta çeşidi bulunmaktadır; satıştaki ürün&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;ORTA&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;amp;nbsp;boydur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Küçük:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Yükseklik:20cm, Çap:10cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;•&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Orta:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:22cm, Çap:13cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Büyük:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:25cm, Çap:14.50cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Jumbo:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:30cm, Çap:18cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;
 &amp;lt;div style=&amp;quot;color:#333333; font-family:Roboto-Regular; font-size:14px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Plazma küresi nedir?&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Plazma küresi düşük basınçlı özel cam küredir. Çalıştırıldığında, içindeki gaz elektromanyetik olarak uyarılır ve gaz karışımına göre belirlenen reklerde rastlantısal ışımalar meydana gelir.Plazma Küresi düşük basınçlı gaz karışımı içeren ve yüksek frekanslı değişken akımla çalışan bir cihazdır. Ortasında bulunan küçük küre elektrot vazifesi görmektedir. Cihaz çalıştırıldığında merkezde ki küçük küreden dışardaki cam kürenin iç yüzeyine elektrik alan çizgileri doğrultusunda ve renkli ışımalar şeklinde plazma tanecikleri iletilmeye başlar. Elinizle küreye dokunduğunuzda ise yüksek frekanslı elektrik alanını etkileyerek merkezdeki küçük küreden dıştaki cam küreye dokunduğunuz yere doğru tekli ışımalar meydana gelir. Bunun nedeni camın kapasitör içindeki dielektrik gibi davranarak el ile iyonlaşmış gazı biçimlendirmesidir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Biliyor muydunuz?&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Dünyamızın ısı ve ışık kaynağı olan Güneş de dev bir plazmakaresidir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Cihaz çalışırken cam küreye dokunun. Neler olduğunu gözleyin?&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
@@ -4547,51 +4613,51 @@
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/orta-boy-plazma-kuresi-tesla-plazma-lambasi-22x13-cm-6532.jpg</t>
         </is>
       </c>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="n">
         <v>84</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Büyük Boy Plazma Küresi - Tesla Plazma Lambası (25x14.5) cm</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Plazma Küresi&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#454545; font-family:&amp;amp;quot;Source Sans Pro&amp;amp;quot;,sans-serif; font-size:14px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; outline:0px; padding:0px; text-align:justify&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;• Pil gerektirmez doğrudan 220 V fişe takabilirsiniz 8 watt elektrik tüketimine sahiptir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; font-family:Arial,Helvetica,sans-serif; font-size:14pt; line-height:20px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; outline:0px; padding:0px; text-align:justify&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;• Kürelerin 4 farklı boyutta çeşidi bulunmaktadır; satıştaki ürün &amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;BÜYÜK&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;amp;nbsp;boydur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Küçük:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#666666; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Yükseklik:20cm, Çap:10cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;•&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Orta:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:22cm, Çap:13cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Büyük:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:25cm, Çap:14.50cm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#ff0000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;Jumbo:&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#818181; font-family:Tahoma,Geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;Yükseklik:30cm, Çap:18cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;
 &amp;lt;div style=&amp;quot;color:#333333; font-family:Roboto-Regular; font-size:14px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Plazma küresi nedir?&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Plazma küresi düşük basınçlı özel cam küredir. Çalıştırıldığında, içindeki gaz elektromanyetik olarak uyarılır ve gaz karışımına göre belirlenen reklerde rastlantısal ışımalar meydana gelir.Plazma Küresi düşük basınçlı gaz karışımı içeren ve yüksek frekanslı değişken akımla çalışan bir cihazdır. Ortasında bulunan küçük küre elektrot vazifesi görmektedir. Cihaz çalıştırıldığında merkezde ki küçük küreden dışardaki cam kürenin iç yüzeyine elektrik alan çizgileri doğrultusunda ve renkli ışımalar şeklinde plazma tanecikleri iletilmeye başlar. Elinizle küreye dokunduğunuzda ise yüksek frekanslı elektrik alanını etkileyerek merkezdeki küçük küreden dıştaki cam küreye dokunduğunuz yere doğru tekli ışımalar meydana gelir. Bunun nedeni camın kapasitör içindeki dielektrik gibi davranarak el ile iyonlaşmış gazı biçimlendirmesidir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Biliyor muydunuz?&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Dünyamızın ısı ve ışık kaynağı olan Güneş de dev bir plazmakaresidir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:18px&amp;quot;&amp;gt;Cihaz çalışırken cam küreye dokunun. Neler olduğunu gözleyin?&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
@@ -4757,88 +4823,88 @@
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; position: relative; list-style: none;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 0px 0px 4px; padding: 1px 0px 0px 15px; border: 0px; position: relative; float: none; line-height: 16px;&amp;quot;&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 13px; position: relative; list-style: none; font-family: source_sans_proregular;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 0px 0px 4px; padding: 1px 0px 0px 15px; border: 0px; font-size: 12px; position: relative; float: none; line-height: 16px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12pt; position: relative; font-weight: bold; color: rgb(239, 0, 27);&amp;quot;&amp;gt;Masaüstü kullanım için uygundur. Araç için tavsiye edilmez.&amp;lt;br&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Fan üç farklı hıza sahiptir&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Kolay kullanım: USB ile çalışır ( prizden şarj aletiniz ile de çalıştırabilirsiniz )&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Su haznesi sekiz saate kadar kullanım sağlar&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Kompak yapısı sayesinde birçok farklı yere sığabilir&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Taşınabilir - yolculukta kullanılabilir&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;3 kademe hıza sahiptir&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Düşük enerji tüketimi&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Sadece su ekleyin, 3 Kademeli Mini Hava Soğutucu Klimayı takın ve açın.&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Otomatik kapatma&amp;lt;br&amp;gt;Araç içi (sabitleyerek) kullanabilirsiniz.&amp;amp;nbsp;&amp;lt;br&amp;gt;Kolay kullanım pratik ürün.&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Dilediğiniz yere götürebilirsiniz.&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;özellikler:&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;güç: 350 W&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;su tankı kapasitesi: 750 ml&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;rüzgarlar hız: 3 modu (Yüksek/Orta/Düşük)&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;ürün boyutu: 27X21X21 cm&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;su tüketim zamanı 6-8 saat&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;Paket içeriği:&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;1 Adet&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;3 Kademeli Mini Hava Soğutucu Klima&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; font-family: tahoma, geneva, sans-serif;&amp;quot;&amp;gt;1 Adet usb kablo&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>450</v>
       </c>
       <c r="G68" s="0" t="n">
         <v>38383800670</v>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I68" s="0" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/arctic-air-usb-li-mini-sogutucu-fan-7724.jpeg</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/arctic-air-usb-li-mini-sogutucu-fan-2827.webp</t>
         </is>
       </c>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="n">
         <v>89</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Mobee Flexible 10X Zoomlu Esnek Işıklı Makyaj Aynası</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table style=&amp;quot;border-spacing:0px; border:none; box-sizing:inherit; color:#484848; font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif; font-size:14px; font-stretch:inherit; font-variant-east-asian:inherit; font-variant-numeric:inherit; line-height:inherit; margin:0px; outline:0px; padding:0px; vertical-align:baseline; width:1158px&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;border-style:none; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;div id=&amp;quot;productDescriptionContent&amp;quot; style=&amp;quot;border:0px; box-sizing:inherit; font:inherit; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Mobee Flexible 10X Zoomlu Esnek Işıklı Makyaj Aynası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;pre&amp;gt;
 Son derece dayanıklı ama süper esnek boyun, yerleşimi büker ve korur, böylece yeniden ayarlamaya devam edemezsiniz.Metalik olmayan top ve soket 360 derece dönmeye izin verir. Aynayı tercih ettiğiniz açıya ayarlayın - tam tersi olmaz!10x büyütme sıfır bozulmaPaslanmaya karşı dayanıklı yapı, Esnek Aynanızı her yerde - duşta bile - kullanabileceğiniz anlamına gelir.Süper güçlü emiş tabanı ıslak veya kuru olan herhangi bir pürüzsüz yüzeye yapışır.Özellikler :Led Işıklı Çerçeve10X Büyütmeİç Ayna Boyutu : 15x15Paket İçeriği :1 Adet Işıklı Esnek AynaDİKKAT : Dış Çerçeve aydınlaması 2 adet pil ile çalışmaktadır. Piller paket içeriğine dahil değildir.&amp;lt;/pre&amp;gt;
 			&amp;lt;/div&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 </t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G69" s="0" t="n">
         <v>38383800668</v>
@@ -5306,56 +5372,56 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/demo/air-6-530x.jpg</t>
         </is>
       </c>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="n">
         <v>96</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>SixPad Kas Geliştirici Masaj Aleti</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;SixPad Abs Vücut Geliştirici Spor Aleti&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Uygun bir ritimle ve yumuşak ivmeli bir şekilde düşük frekanslı titreşimler verir.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ayarlanabilir düşük frekanslı,az ritimli veya ritimsiz şekilde ayarlamalar yapabilirsiniz.&amp;lt;br /&amp;gt;
 Vücuttaki uygun güce ve hıza bağlı olarak düşük frekansla vücut ritim ve yumuşak ivme uygular.&amp;lt;br /&amp;gt;
 Yaptığı basınç ve düşük frekanslı etki ile kişide masaj etkiis yapar.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Çalıştırılması kolaydır, 6 farklı modda kullanılabilir.&amp;lt;br /&amp;gt;
 Tasarruflu çalışır,kullanılmadığında otomatik kapanma sistemine sahiptir.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:20px&amp;quot;&amp;gt;&amp;lt;u&amp;gt;&amp;lt;span style=&amp;quot;color:#b22222&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;SixPad Abs Kullanımı&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/u&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Yapışkan jel pedleri ve vücudunuzda kullanmak istediğiniz bölgeyi daima temizleyin.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0; text-align:center&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;font-size:16px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Pedleri çekerek vinil kapağından çıkarın.&amp;lt;br /&amp;gt;
 Kanat şeklinde pedleri vücudunuzda istediğiniz yere yapıştırın.&amp;lt;br /&amp;gt;
 Cihazı çalıştırmak için çalışma modunu ve çıkış seviyesini ayarlayın.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>220</v>
@@ -5488,119 +5554,143 @@
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uzun yol seyahatlerinizde yanınızda ya da arabanızda mutlaka bulundurmanız gereken&amp;amp;nbsp;kamp malzemesidir.&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;sayesinde istediğiniz yerde mola yapabilir ve doğanın keyfini çıkarabilirsiniz. Artık uzun mesafeli seyahatleriniz sıkıcı olmayacak tam tersine eğlenceli olacaktır. Kısacası&amp;amp;nbsp;kolay kurulum kap çadırı&amp;amp;nbsp;hem fiyatıyla hem de pratik ve yer kaplamaz oluşuyla sürekli yanınızda bulundurmanız gereken bir ürün olacaktır. İyi tatiller, iyi eğlenceler...&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Özellikleri&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kolay Kurulumludur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tabanı ve Tavanı su geçirmez&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantalıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapı Sinekliği Mevcuttur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Ölçüleri 220x250x150 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:3000 gr&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:70x12x12 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
-        <v>750</v>
+        <v>900</v>
       </c>
       <c r="G78" s="0" t="n">
         <v>38383800633</v>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I78" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/6128-kolay-kuru-13809-1.jpg</t>
-[...5 lines deleted...]
-      <c r="N78" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-6.png</t>
+        </is>
+      </c>
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-7.png</t>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
+        </is>
+      </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="n">
         <v>99</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Otomatik Kurulumlu Kamp Çadırı 4-5 Kişilik (200x200x145)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E79" s="0"/>
       <c r="F79" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G79" s="0" t="n">
         <v>38383800632</v>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I79" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/6128-otomatik-k-13822-1.jpg</t>
-[...3 lines deleted...]
-      <c r="L79" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
+        </is>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot62.png</t>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
+        </is>
+      </c>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="n">
         <v>100</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Otomatik Kurulumlu Kamp Çadırı 8 Kişilik (250x250x165) cm</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
@@ -5611,122 +5701,139 @@
           <t>&amp;lt;p&amp;gt;TAM OTOMATİK KURULUMLU KAMP ÇADIRI 8 KİŞİLİK (250x250x160)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yaz tatilinizi unutulmaz kılmak için tam da size göre bir fırsat.&amp;amp;nbsp;Tam Otomatik Kurulumlu Kamp Çadırı. Artık tatil anlayışınızı değiştirmenin tam zamanı. Her sene gittiğiniz yazlıklardan, sıkıcı pansiyonlardan veya pahalı ve monoton otellerden sıkıldıysanız, heyecan ve macera arıyorsanız&amp;amp;nbsp;kamp çadırı&amp;amp;nbsp;almanın zamanı gelmiş demektir. Kolay kurulumlu&amp;amp;nbsp;Kamp Çadırı&amp;amp;nbsp;yer kaplamaz ve pratiktir. Taşıma çantası sayesinde arabanızda bisikletiniz de veya sırt çantanızda rahatlıkla taşıyabilirsiniz. Yıllardır doğa tutkunlarının vazgeçilmezi olan&amp;amp;nbsp;otomatik kurulum kamp çadırı&amp;amp;nbsp;ayrıca avcılar, dağcılar, izciler ve gençlik festival takipçilerinin vazgeçilmezi olmuştur.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu&amp;amp;nbsp;çadırlar&amp;amp;nbsp;sayesinde sıcak yaz gecelerinde terlemeden rahat bir uyku uyuyabilir ve aynı zamanda kapı sinekliği sayesinde sivri sineklerden korunabilirsiniz. Kullanımı ve kurulum oldukça kolaydır. Sadece 30 saniye gibi kısa bir sürede&amp;amp;nbsp;çadırınızı kurabilir ve yaklaşık aynı süre içinde toplayabilirsiniz. Tavanı polyester su geçirmez kumaştan üretilmiştir.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uzun yol seyahatlerinizde yanınızda ya da arabanızda mutlaka bulundurmanız gereken&amp;amp;nbsp;kamp malzemesidir.&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;sayesinde istediğiniz yerde mola yapabilir ve doğanın keyfini çıkarabilirsiniz. Artık uzun mesafeli seyahatleriniz sıkıcı olmayacak tam tersine eğlenceli olacaktır. Kısacası&amp;amp;nbsp;kolay kurulum kap çadırı&amp;amp;nbsp;hem fiyatıyla hem de pratik ve yer kaplamaz oluşuyla sürekli yanınızda bulundurmanız gereken bir ürün olacaktır. İyi tatiller, iyi eğlenceler...&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Özellikleri&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Otomatik Kurulumludur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tek Hamlede Çadırınzı Kurabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Tabanı ve Tavanı su geçirmez&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantalıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapı Sinekliği Mevcuttur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Ölçüleri 250x250x165 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:2950 gr&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:88x18x18 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;
-&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;</t>
+&amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;
+</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
-        <v>1450</v>
+        <v>1800</v>
       </c>
       <c r="G80" s="0" t="n">
         <v>38383800631</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/6128-otomatik-k-13822-1.jpg</t>
-[...5 lines deleted...]
-      <c r="N80" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot81.png</t>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot82.png</t>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot62.png</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
+        </is>
+      </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="n">
         <v>101</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Renkli 216 adet mıknatıs neocube mıknatıs 5mm neodyum</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;em style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;Not: ÜRÜNÜMÜZ &amp;amp;nbsp;RENKLİDİR RESİMDEKİ ÜRÜN VE VİDEO TEMSİLİDİR&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;em style=&amp;quot;margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;Puzzle hakkında bildikleriniz tamamen değişecek, çünkü artık MagnaCube var! MagnaCube elimize ulaşmadan önce hepimiz puzzle&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;em style=&amp;quot;font-size: 10pt; margin: 0px; padding: 0px;&amp;quot;&amp;gt;&amp;lt;strong style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative;&amp;quot;&amp;gt;konusunda nasıl bir değişim yaşanabilir ki diye düşünmüştük, şimdiyse hayal gücümüzü daha ne kadar zorlayabiliriz bunu görmek için sabırsızlanıyoruz. Öncelikle puzzle ile ilgili herşeyi kafanızdan çıkartın çünkü artık MagnaCube var ve o bir puzzledan çok fazlası. Abartıyoruz sanıyorsunuz, çok normal, biz de şaşırmıştık. O zaman şunu dinleyin, avucunuzun içerisinde farklı şekiller verebiliyor, sıkılınca da , veya farklı bir takı olarak taşıyabiliyorsunuz. Şimdi fikriniz biraz değişmeye başlamıştır. Çok güçlü neodymium mıknatıslarından üretilen 5 mm çapındaki 216 adet minik küre hayal gücünüzle yarışmaya hazır. Güçlü mıknatısları sayesinde minik küreleri birbirne ekleyerek aklınıza gelebilecek her türlü şekli yapabilir, MagnaCube ile yaratıcılığınızı geliştirebilirsiniz. Oynamaya başladığınızda stresinizi aldığını, yeni şekiller üretmeye çalıştığınızda ise rahatladığınızı ve kafanızın boşaldığını hissedeceksiniz. MagnaCube stres atmak, hayal gücünü zenginleştirmek ve çocukların zihinsel gelişiminde eğitim amaçlı kullanmak için yaratılmış mükemmel bir 3 boyutlu puzzle\'dır. Ortaya çıkardığınız her farklı şekil sadece bir sonrakini bulmanız için sizi kışkırtacak. Sonsuz yaratım potansiyeli ile MagnaCube yaratıcılığınızın ve sezginizin henüz keşfedilmemiş yollarını ortaya çıkaracak. MagnaCube ile Neler Yapabilirsiniz? MagnaCube ile yapabilecekleriniz yalnızca hayal gücünüzle sınırlıdır. Kendinizi mıknatısların çekimine bırakın ve neler yapabileceğinizi görün. MagnaCube ile vazgeçilmez bir hobi edineceksiniz. Elinizden bırakmak istemeyecek özel tasarımlarınızı internette insanlarla paylaşmaktan kendinizi alamayacaksınız. MagnaCube ile beyin jimnastiği yaparak yeteneklerinizi geliştirebilirsiniz. Sol Beyin: Ardışık, mantıksal, matematiksel, konuşma ve dil öğrenme gibi fonksiyonlarla yükümlüdür ve tekten tüme gider. Sağ Beyin: Hafıza, hisler, görüntüler ve farkında olmadığımız fonksiyonları yönetir, şekilleri tanır ve tümü görür. MagnaCube ile her yeni şekil oluşturduğunuzda zihin egzersizi yapar, sağ ve sol beyin fonksiyonlarınızı aynı anda kullanırsınız. Keşfedilmemiş yaratıcılığınızı ortaya çıkarmanın şimdi artık tam sırası!MagnaCube ile beyin gücünüzü arttırın, size tek sınır hayal gücünüz olsun. Paket İçeriği: 1 adet MagnaCube Yeni Nesil 3D Manyetik Puzzle 5mm&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;/p&amp;gt;</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="G81" s="0" t="n">
         <v>38383800629</v>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I81" s="0" t="n">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/renkli-216-adet-miknatis-neocube-miknatis-5mm-neodyum-2949.jpg</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/renkli-216-adet-miknatis-neocube-miknatis-5mm-neodyum-1689.jpg</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/renkli-216-adet-miknatis-neocube-miknatis-5mm-neodyum-8043.jpg</t>
         </is>
       </c>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
@@ -6301,56 +6408,56 @@
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/ruhlarin-kacisi-para-kutusu-elektronik-sesli-kumbara-7792.webp</t>
         </is>
       </c>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="n">
         <v>110</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Flawless Yüz Tüy Temizleyici Epilasyon Aleti</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Flawless Yüz Tüy Temizleyici Epilasyon Aleti *&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ağrısız Tüy alıcı,&amp;amp;nbsp;Yüz Vücut Tüy alıcı&amp;amp;nbsp;* Yüzünüzde&amp;amp;nbsp;kıllardan kurtulmanıza yardımcı olur * Her zaman &amp;amp;nbsp;yumuşak pürüzsüz bacakları elde etmenizi sağlar * &amp;amp;nbsp;* Bikini hattı, yüz, kol altında, bacaklarda, üst dudaklı * En hassas ciltte&amp;amp;nbsp;güvenli bir şekilde kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler: * Güç Kaynağı: 1 * AA Pil * Renk: Pembe * Malzeme: Plastik * Ağırlık: Yaklaşık. 70 g&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F90" s="0" t="n">
         <v>50</v>
       </c>
       <c r="G90" s="0" t="n">
         <v>38383800602</v>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I90" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="0" t="inlineStr">
@@ -6704,51 +6811,51 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/pratik-kulak-temizleme-seti-smart-swab-7019.jpg</t>
         </is>
       </c>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="n">
         <v>116</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Flex Tape Suya Dayanıklı Bant</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;FLEX TAPE&amp;lt;/strong&amp;gt;, neredeyse her şeyi yama, bağlama ve tamir edebilen, süper güçlü, kauçuklaştırılmış, su geçirmez bir banttır.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;FLEX TAPE&amp;lt;/strong&amp;gt;, herhangi bir şekil veya nesneye uyan kalın, esnek, kauçuk astarlı özel olarak formüle edilmiştir!&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;FLEX TAPE&amp;lt;/strong&amp;gt;, sıcak veya soğuk, ıslak veya kuru olarak uygulanabilir… Su altında bile!&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;FLEX TAPE&amp;lt;/strong&amp;gt;, suyu, havayı ve nemi hemen mühürleyerek süper güçlü, esnek ve su geçirmez bir bariyer yaratır!&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;iframe frameborder=&amp;quot;0&amp;quot; height=&amp;quot;315&amp;quot; src=&amp;quot;https://www.youtube.com/embed/vh5Bjqe6BO0&amp;quot; style=&amp;quot;box-sizing: border-box;&amp;quot; width=&amp;quot;560&amp;quot;&amp;gt;&amp;lt;/iframe&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F96" s="0" t="n">
         <v>40</v>
       </c>
       <c r="G96" s="0" t="n">
         <v>38383800562</v>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
@@ -7084,110 +7191,110 @@
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/buzzzzz-4.jpg</t>
         </is>
       </c>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="n">
         <v>120</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Pratik Koruyuculu Toprak Kazma Eldiveni</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-variant-numeric: inherit; font-stretch: inherit; font-size: 13px; line-height: inherit; font-family: &amp;amp;quot;Open Sans&amp;amp;quot;, Arial, Helvetica, sans-serif, SimSun, 宋体; vertical-align: baseline; color: rgb(0, 0, 0);&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Koruyucu Eldiven Çiçekler Kazma Emek Sigorta Eldiven Kauçuk Koruyucu Yalıtım Olabilir Üreticileri Doğrudan Satış&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-variant-numeric: inherit; font-stretch: inherit; font-size: 13px; line-height: inherit; font-family: &amp;amp;quot;Open Sans&amp;amp;quot;, Arial, Helvetica, sans-serif, SimSun, 宋体; vertical-align: baseline; color: rgb(0, 0, 0);&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 24px; line-height: inherit; font-family: inherit; vertical-align: baseline;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;box-sizing: content-box; font-weight: 700;&amp;quot;&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1SLWNPFXXXXcSXXXXq6xXFXXXq/200133161/HTB1SLWNPFXXXXcSXXXXq6xXFXXXq.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1jdKsPFXXXXbdXVXXq6xXFXXXT/200133161/HTB1jdKsPFXXXXbdXVXXq6xXFXXXT.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1N_qwPFXXXXXBXVXXq6xXFXXXv/200133161/HTB1N_qwPFXXXXXBXVXXq6xXFXXXv.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1CdiaPFXXXXbJaXXXq6xXFXXXc/200133161/HTB1CdiaPFXXXXbJaXXXq6xXFXXXc.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1bvivPFXXXXaNXFXXq6xXFXXX5/200133161/HTB1bvivPFXXXXaNXFXXq6xXFXXX5.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1sByvPFXXXXXgXVXXq6xXFXXXI/200133161/HTB1sByvPFXXXXXgXVXXq6xXFXXXI.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB1Ei9qPFXXXXbKXVXXq6xXFXXXL/200133161/HTB1Ei9qPFXXXXbKXVXXq6xXFXXXL.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;aeProduct.getSubject()&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/HTB17JadPFXXXXX9apXXq6xXFXXXo/200133161/HTB17JadPFXXXXX9apXXq6xXFXXXo.jpg&amp;quot; style=&amp;quot;box-sizing: content-box; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: 0px; line-height: inherit; font-family: inherit; vertical-align: middle; color: transparent; max-width: 100%;&amp;quot; /&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
         </is>
       </c>
       <c r="F100" s="0" t="n">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="n">
         <v>38383800552</v>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I100" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/222222222222-7.jpg</t>
         </is>
       </c>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="n">
         <v>121</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>5 Second Fix Uv Yapıştırıcı</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: none; font-variant-numeric: inherit; font-stretch: inherit; font-size: 14px; line-height: inherit; font-family: Helvetica, sans-serif; vertical-align: baseline; outline: 0px; width: 1160px; border-spacing: 0px; color: rgb(72, 72, 72);&amp;quot;&amp;gt;
 	&amp;lt;tbody style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px;&amp;quot;&amp;gt;
 		&amp;lt;tr style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px;&amp;quot;&amp;gt;
 			&amp;lt;td class=&amp;quot;no-border&amp;quot; style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; border: none !important;&amp;quot;&amp;gt;
 			&amp;lt;div id=&amp;quot;productDescriptionContent&amp;quot; style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px;&amp;quot;&amp;gt;5 Second Fix UV Yapıştırıcı&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;En değer verdiğiniz eşyalarınıza zarar geldiğinde üzülmenize gerek yok! 5 Second Fix UV Yapıştırıcı&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;İle ilk günkü gibi yeni olacaktır.&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;Ahşap, plastik, cam ve birçok materyali yapıştırmak için kullanabilirsiniz.&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;Kırılan parçayı birleştirip uv ışınla yapıştırdığınızda yeni gibi olacaktır. Üzerini ister zımparalayın, ister boyayın yep yeni olacaktır.&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 0px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px;&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;box-sizing: inherit; margin: 0px; padding: 2px 0px 2px 2px; border: 0px; font-style: inherit; font-variant: inherit; font-weight: inherit; font-stretch: inherit; font-size: inherit; line-height: inherit; font-family: inherit; vertical-align: baseline; outline: 0px; max-width: 1152px !important;&amp;quot;&amp;gt;1 Adet 5 Second Fix UV Yapıştırıcı&amp;lt;/p&amp;gt;
 			&amp;lt;/div&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;</t>
         </is>
       </c>
       <c r="F101" s="0" t="n">
@@ -7771,56 +7878,56 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/minisepet1.jpg</t>
         </is>
       </c>
       <c r="K109" s="0"/>
       <c r="L109" s="0"/>
       <c r="M109" s="0"/>
       <c r="N109" s="0"/>
       <c r="O109" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="n">
         <v>130</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Tobi Steamer Buharlı Pratik Mucize Ütü</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table style=&amp;quot;border-spacing:0px; border:none; box-sizing:inherit; color:#484848; font-family:Helvetica,sans-serif; font-size:14px; font-stretch:inherit; font-variant-numeric:inherit; line-height:inherit; margin:0px; outline:0px; padding:0px; vertical-align:baseline; width:1160px&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;border-style:none; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;div id=&amp;quot;productDescriptionContent&amp;quot; style=&amp;quot;border:0px; box-sizing:inherit; font-family:inherit; font-size:inherit; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-weight:inherit; line-height:inherit; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; max-width:1152px !important; outline:0px; padding:0px; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;Paranızı kuru temizleyicilere harcamaya bir son verin!&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;Tobi&amp;lt;/span&amp;gt;, kırışıklıkları, kuru temizlemecilerdeki ve moda endüstrisindeki profesyonel ütü kalitesinde gidermeniz için tasarlanmış dik duruşlu ve portatif kırışık giderme makinesiyle&amp;amp;nbsp;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;ütü yapmak artık çok kolay.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;Ürün Özellikleri&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;Her türlü giyside bulunabilecek kırışıklıkları askıda giderir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;Düğmeler, cepler, payetler ve baskıların üzerinden kolaylıkla geçer.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;İstenmeyen kokuların sökülüp atılmasına yardımcı olur.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;Giysilerinizi yakmaz ya da yanık izi bırakmaz.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;Tobi en narin ipekten en kalın ve zoruna kadar her türlü kumaş üzerinde etkilidir. Tobi her türlü kırışıklığı giderir, benzerlerine göre beş kat daha hızlıdır.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;Tobi\'nin portatif kullanımı sayesinde ütü masanıza getirmeniz zor ve imkansız olan her türlü kumaşınıza kendiniz kolayca gidebilirsiniz.&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 			&amp;lt;/ul&amp;gt;
 			&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;Paket İçeriği&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;1 adet Tobi Buharlı Seyahat Ütüsü&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;1 adet Fırça Başlığı&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 				&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:tahoma,geneva,sans-serif; font-size:inherit&amp;quot;&amp;gt;1 adet Temizleyici Fırça&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
@@ -8083,51 +8190,51 @@
           <t>https://www.realtoptan.com/image/catalog/figur-sapli-yeni-seramik-kupa-4.jpg</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/figur-sapli-yeni-seramik-kupa-5.jpg</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="n">
         <v>134</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Glass Chess Cam Satranç Takımı (20 cm x 20 cm)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç kadim bir strateji oyunudur.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Her yaştan insan&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;satranç oyna&amp;lt;/span&amp;gt;yabilir.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Satranç hem spor, hem de oyun olan dünyadaki en ilginç aktivitelerinden biridir.Satranç oynamak bazen saatler, bazen günler, bazen de aylarca sürer.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Eğer oyunu bilen bir kişi ile oynuyorsanız keyfiniz ikiye katlanır. en uygun fiyata&amp;amp;nbsp;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;okul satranç takımı satın al&amp;lt;/span&amp;gt;abilirsiniz.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Cam Satranç&amp;lt;/span&amp;gt;&amp;amp;nbsp;Takımı ile oynamak ise paha biçilemez.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;Glass Chess hem oldukça narin hem de şık bir hediye alternatifi olacağı gibi evinizde sergileyebileceğiniz hoş bir dekor da olabilir.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Satranç takımı&amp;lt;/span&amp;gt;nın tamamı camdan oluşmaktadır.&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;border: 0px; outline: 0px; margin: 0px; padding: 0px; font-weight: bold;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;font-size: 13px; border: 0px; outline: 0px; margin: 0px; padding: 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;padding-right: 0px; padding-left: 2em; font-size: 13px; border: 0px; outline: 0px; margin: 0px 1.5em 1.5em 0px; color: rgb(102, 102, 102); font-family: Arial, Helvetica, sans-serif; line-height: 20px;&amp;quot;&amp;gt;
@@ -8322,51 +8429,51 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/cocuk-oto-koltuk-sehpasi-kids-play-travel-tray-2.jpg</t>
         </is>
       </c>
       <c r="K116" s="0"/>
       <c r="L116" s="0"/>
       <c r="M116" s="0"/>
       <c r="N116" s="0"/>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="n">
         <v>137</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Shot Bardaklı Rulet Oyunu</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Kendinizi şanslı hissediyorsanız Shot Bardaklı Rulet Oyunu aradığınız oyun olabilir!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Kaybedenin olmadığı bu oyun arkadaş toplantılarınızda daha eğlenceli bir ortam yaratmanıza katkı sunacak.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Büyük Boy 16 Bardaklı Rulet Shot Oyunu 2 ile 6 kişiye kadar arkadaşınızla oynayabileceğiniz bir grup oyunudur.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Shot Rulet Oyunu\'yla parti, eğlence ve kutlamalarınızda daha sıcak bir ortam yaratabileceksiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;2 ayrı renk grubundan oluşan 16 adet shot bardağı, 2 adet topu ve şık tasarımıyla ev veya işyerinizde kullanabileceğiniz dekoratif bir üründür.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Nasıl Oynanır?&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Klasik rulete benzer şekilde oynanan Shot Roulette\'de sırası gelen oyuncu bir sayı seçerek oyuna başlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Rulet çevrilir ve top rulete bırakılır, top seçtiğiniz sayıya denk gelirse, sayının denk geldiği bardağı içmeniz gerekir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tuttuğu sayıyı isabet ettiren oyuncu tekrar çevirme hakkına sahip olur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Oyuncu seçtiği sayıyı isabet ettiremediğinde oyun sıradaki oyuncuyla devam eder.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Ölçüleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çap: 30 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bardak hacmi: 30 ml&amp;lt;/li&amp;gt;
@@ -8697,236 +8804,237 @@
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;h1&amp;quot; style=&amp;quot;color:#000000; font-family:Verdana,Arial,Tahoma; font-size:10.6667px; line-height:normal&amp;quot;&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/div&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 kişilik konaklama&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;200 &amp;amp;nbsp;x &amp;amp;nbsp;200 &amp;amp;nbsp;x &amp;amp;nbsp;135 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F121" s="0" t="n">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="G121" s="0" t="n">
         <v>38383800401</v>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I121" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/4-kisilik-kolay-kurulumlu-kamp-cadiri-3572.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/4-kisilik-kolay-kurulumlu-kamp-cadiri-2317.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/4-kisilik-kolay-kurulumlu-kamp-cadiri-5462.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/4-kisilik-kolay-kurulumlu-kamp-cadiri-3017.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="N121" s="0"/>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="n">
         <v>142</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>3 Kişilik Kolay Kurulumlu Kamp Çadırı</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;div class=&amp;quot;h1&amp;quot; style=&amp;quot;line-height: normal; color: rgb(0, 0, 0); font-family: Verdana, Arial, Tahoma; font-size: 10.6667px;&amp;quot;&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/div&amp;gt;
-[...5 lines deleted...]
-&amp;lt;ul style=&amp;quot;line-height: normal; color: rgb(0, 0, 0); font-family: Verdana, Arial, Tahoma; font-size: 10.6667px;&amp;quot;&amp;gt;
+          <t>&amp;lt;div class=&amp;quot;h1&amp;quot; style=&amp;quot;color:#000000; font-family:Verdana,Arial,Tahoma; font-size:10.6667px; line-height:normal&amp;quot;&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/div&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 kişilik konaklama&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
-&amp;lt;p style=&amp;quot;margin-top: 0px; margin-bottom: 20px; line-height: normal; color: rgb(0, 0, 0); font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;200 &amp;amp;nbsp;x &amp;amp;nbsp;150 &amp;amp;nbsp;x &amp;amp;nbsp;110 Cm&amp;lt;/p&amp;gt;
-&amp;lt;p style=&amp;quot;margin-top: 0px; margin-bottom: 20px; line-height: normal; color: rgb(0, 0, 0); font-family: Verdana, Arial, Tahoma; font-size: 8pt;&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
-&amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;</t>
+&amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
+&amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
+</t>
         </is>
       </c>
       <c r="F122" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G122" s="0" t="n">
         <v>38383800400</v>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I122" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/3-kisilik-kolay-kurulumlu-kamp-cadiri-6515.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/3-kisilik-kolay-kurulumlu-kamp-cadiri-7509.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/3-kisilik-kolay-kurulumlu-kamp-cadiri-8497.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/3-kisilik-kolay-kurulumlu-kamp-cadiri-3861.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="N122" s="0"/>
       <c r="O122" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="n">
         <v>143</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Detox Ayak Bandı (10 Adet)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Detox Bandı ile hava kirliliği, sigara, katkılı gıda maddeleri, kimyasallar ve radyasyondan maruz kaldığımız toksinlerden arının!&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Bitkisel malzemelerden üretilen Detoks Bandı vücudunuzu yeniler ve enerjinizi arttırmanıza yardımcı olur.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Vücuttaki toksinleri ayak tabanından çeker alır. Sabah uyandığınızda vücudunuzdan çıkan sıvı siyah maddelere inanamayacaksınız.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Vücudun salgıladığı zehirli maddelerin emilmesine&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Vücuttaki küçük ağrıların hafifletilmesine&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Bağışıklık sistemi üzerindeki yükün azaltılmasına&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Lenfatik Sistemin doğal yollardan temizlenmesine&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Normal kan dolaşımının desteklenmesine&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Vücuttaki şişliklerin azaltılmasına&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Ağır metallerin vücuttan atılmasına&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Uyku kalitesinin yükseltilmesine&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Genel sağlık durumunun/düzeyinin iyileştirilmesine yardımcı olur.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Kullanımı:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Genel vücut detoksu için her ayak tabanınızın ortasına bir bant uygulayınız. Bu uygulamaya bantların üzerinde kalıntı azalana kadar devam ediniz.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Vücutta en fazla detokslanmaya ihtiyacı olan kısmı bulmak için ayak tabanının topuk kısmına, orta kısmına ve ayak tabanınızın ön kısmına olmak üzere 3 adet bant uygulaması önerilir. Bu uygulama sonrası vücudun detokslamadan en fazla fayda sağlayan bölgesi bantların üzerindeki artık miktarlarından anlaşılabilir. Böylece her iki ayak tabanınızda en yoğun artık görülen bandın uygulandığı bölgeye artıklar azalıncaya kadar uygulama yapmayı sürdürebilirsiniz.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Kişilerin fiziksel durumuna ve toksisite durumuna bağlı olarak hemen sonuç alınmayabilir. Uygulamaya en az yedi gün boyunca devam edildiği taktirde vücuttan atılan toksin miktarına bağlı olarak bantlardaki artık renginin kahverengiden açık gri renge dönüştüğü görülür.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;10 Adet Detox Ayak Bandı&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F123" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G123" s="0" t="n">
         <v>38383800395</v>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I123" s="0" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/ayak-bandi-2.jpg</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/ayak-bandi-3.jpg</t>
         </is>
       </c>
       <c r="L123" s="0"/>
       <c r="M123" s="0"/>
       <c r="N123" s="0"/>
       <c r="O123" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="n">
         <v>144</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
@@ -9298,51 +9406,51 @@
           <t>https://www.realtoptan.com/image/catalog/sifreli-kasa-kumbara-4.jpg</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/sifreli-kasa-kumbara-7.jpg</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="n">
         <v>149</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Choken Bako Para Yiyen Köpek Kumbara</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Choken Bako, önüne konan bozuk parayı hapur hupur yemeye başlıyor. Bozuk paralarınız Para Yiyen Köpek Kumbarada birikiyor!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Choken Bako\'nun önündeki mama kabına bozuklukları atıyorsunuz, hemen kokusunu alıyor (aslında sensörü sayesinde algılıyor) ve kafasını, kulaklarını sağa sola oynatarak, adeta kendinden geçerek afiyetle yemeye koyuluyor. Aslında başarılı olamıyor. Çünkü bozuk paralar altındaki kumbara bölümünde birikiyor, yani kazanan siz oluyorsunuz. Para Yiyen Köpek Kumbara, çocuklarınızı para biriktirmeye teşvik eden son derece eğlenceli bir ürün.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Plastik malzemeden üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;500 adede kadar bozuk para saklayabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2 adet AA pil ile çalışır. (Piller paket içeriğine dahil değildir.)&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Ölçüleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;16 x 15 x 8 cm&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;1 adet Choken Bako Para Yiyen Köpek Kumbara&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
@@ -9417,51 +9525,51 @@
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div&amp;gt;Marka: Anymetre&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Model:TH101E&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Paket başına miktar: 1 adet&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;renk Beyaz&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Malzeme ABS + cam&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Şartname Sıcaklık ölçüm aralığı: -30 ~ 60\'C , Doğruluk: +/- 1\'C ( 10 ~ 32\'C ) , + / - ( diğer ) 2\'C ; Nem ölçüm aralığı: ~ 100% 0 % RH , Doğruluk: +/- 5 % RH ( 50 ~ 99 % RH ) + / - % 7 ( 25 ~ 49 % RH ) + / - % 9 RH ( diğer )&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Diğer İngilizce sürümü Özellikler ; Bir comfortmeter ile aileniz için asılı veya bir yüzey üzerine yerleştirmek için uygun bir ortam sağlar rahat&amp;lt;/div&amp;gt;
 &amp;lt;div&amp;gt;Paketleme Listesi 1 x Termometre Higrometre&amp;lt;/div&amp;gt;
 </t>
         </is>
       </c>
       <c r="F130" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G130" s="0" t="n">
         <v>38383800365</v>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I130" s="0" t="n">
-        <v>247</v>
+        <v>0</v>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/a.png</t>
         </is>
       </c>
       <c r="K130" s="0"/>
       <c r="L130" s="0"/>
       <c r="M130" s="0"/>
       <c r="N130" s="0"/>
       <c r="O130" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="n">
         <v>151</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Auto Cool Güneş Enerjisiyle Çalışan Araç İçi Soğutucu</t>
         </is>
       </c>
@@ -9616,51 +9724,51 @@
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/7777.jpg</t>
         </is>
       </c>
       <c r="M132" s="0"/>
       <c r="N132" s="0"/>
       <c r="O132" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="n">
         <v>153</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Crystal Head Kuru Kafa Cam Şişe 350 ml</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;span style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;Dostlarınızla sohbetlerinizi renklerdirmek ve biraz daha canlandırmak istemez misiniz?&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;span style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;Bu çok şık el yapımı şişe masalarınızda çok şık bir detay olacak.&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;span style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;Alışılmışın dışında tasarımlardan hoşlananlardansanız bu ürün tam size göre!&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;strong style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;Crystal Head Kuru Kafa Cam Şişe&amp;lt;/strong&amp;gt;&amp;lt;span style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;, ürkütücü gibi görünse de içeceklerinizi ikram ederken farklı bir konsept oluşturacak.&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;span style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;İsteğe bağlı olarak su, kola, meyve suyu gibi içecekler için de, içkileriniz için de değerlendirebileceğiniz tam bir tasarım harikasıdır.&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
 &amp;lt;strong style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Birinci kalite camdan el yapımıdır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;350 ml kapasitelidir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Son derece estetik bir tasarıma sahiptir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br style=&amp;quot;color: rgb(0, 0, 0); font-family: \'Trebuchet MS\', Arial, Helvetica, sans-serif; line-height: normal; background-color: rgb(241, 241, 241);&amp;quot; /&amp;gt;
@@ -9824,51 +9932,51 @@
 	&amp;lt;li&amp;gt;İnsan sağlığına ve evcil hayvanlara hiçbir zararı ve yan etkisi yoktur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yaklaşık 25-150 m2 alanda etkilidir. Daha geniş alanlar için birden fazla cihaz kullanmanız gerekmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Elektrik tüketimi çok düşüktür. Sürekli kullanıldığında yıllık enerji tüketim maliyeti yaklaşık 21 TL\'dir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Ürün Kullanımı:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;220 Volt bir prize takarak kullanılır. Maksimum verim alabilmek için seçtiğiniz prizin merkezi bir yerde olmasına, karşısında sert yüzeyler bulunmasına, önlerinde koltuk, kanepe gibi engeller olmamasına ve yerden 1-1.5 metre yüksekte bulunmasına özen gösterilmelidir.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:2px; margin-right:0&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;1 adet Haşerx&amp;amp;nbsp;Elektronik Fare ve Haşere Kovucu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F135" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G135" s="0" t="n">
         <v>38383800263</v>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I135" s="0" t="n">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/riddex.jpg</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/riddex2.jpg</t>
         </is>
       </c>
       <c r="L135" s="0"/>
       <c r="M135" s="0"/>
       <c r="N135" s="0"/>
       <c r="O135" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="n">
         <v>156</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
@@ -10010,89 +10118,89 @@
           <t>https://www.realtoptan.com/image/catalog/aracicikiskaclitelefontutucu6.jpg</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/aracicikiskaclitelefontutucu7.jpg</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="n">
         <v>158</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Kuru Kafa Şişe 550 Ml</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;Kuru Kafa Şişesi, masanızda, barınızda en fazla dikkat çeken detaylardan biri olacak!&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;Alışılmışın dışında tasarımlardan hoşlananlardansanız bu ürün tam size göre! Crystal Head Kuru Kafa Cam Şişe, ürkütücü gibi görünse de içeceklerinizi ikram ederken farklı bir konsept oluşturacak.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;İsteğe bağlı olarak su, kola, meyve suyu gibi içecekler için de, içkileriniz için de değerlendirebileceğiniz tam bir tasarım harikasıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;El yapımı camdan üretilmiştir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;550&amp;amp;nbsp;ml kapasitelidir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Cam tasarımı görünüm olarak da son derece estetiktir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/p&amp;gt;
 &amp;lt;ul style=&amp;quot;color: rgb(0, 0, 0); font-family: Verdana, Arial, Helvetica, sans-serif; font-size: 10px; line-height: normal;&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;1 adet Crystal Head Kuru Kafa Cam Şişe&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;</t>
         </is>
       </c>
       <c r="F138" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G138" s="0" t="n">
         <v>38383800242</v>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I138" s="0" t="n">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/kurukafasise5505.jpg</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/kurukafasise5502.png</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/kurukafasise5501.jpg</t>
         </is>
       </c>
       <c r="M138" s="0"/>
       <c r="N138" s="0"/>
       <c r="O138" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
@@ -10149,51 +10257,51 @@
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/clapperboard-sinema-klaketi-1577.jpg</t>
         </is>
       </c>
       <c r="M139" s="0"/>
       <c r="N139" s="0"/>
       <c r="O139" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="n">
         <v>160</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kitap Görünümlü Gizli Kasa</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;amp;nbsp;Kitap Görünümlü Gizli Kasa&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Paranızın yada değerli eşlayarınızın çalınabilme ihtimalini &amp;quot;kitabınınız çalınması&amp;quot; riskine indirgeyebilsek son derece tatmin edici bir durum olabilir di belki.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Ama ne yapıyoruz, akpamarket olarak o &amp;quot;belki&amp;quot; kelimesini siliyoruz ve; &amp;quot;Paranızın yada değerli eşlayarınızın çalınabilme ihtimalini `kitabınınız çalınması` riskine indirgeyebilsek son derece tatmin edici bir durum olabilir&amp;quot; diyerek sizlere Kitap Görünümlü Gizli Kasa ürününü sunuyoruz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Evet!, artık paranız veya değerli eşyalarınız güvende olacak. Sizinde içiniz rahat kalmış olacak.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Kitap Görünümlü Gizli Kasa sayesinde hırsızları son derece mantıklı bir şekilde atlatmış olarak paralarınızın veya değerli eşyalarınızın güvende kalmasına imkan sağlamış olacaksınız.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Hatta Kitap Görünümlü Gizli Kasayı sokağa atsanız bile kimsenin ilgisini çekemeyecek tarzda İngilizce-Türkçe sözlük kitabı olarak tasarlanmış olması da ayrı bir avantaj oluyor.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Kitap Görünümlü Gizli Kasayı anahtarı sayesinde rahatça açabilir veya güven içinde kitleyebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;Sağlam, parçalanmaz yapısıyla uzun ömürlü avantajını sahiplenmiş olan Kitap Görünümlü Gizli Kasa ürününe hergunyeniurun.com ayrıcalığıyla sahip olabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Kutu ölçüleri 19 x 12,5 x 6 cm dir.&amp;lt;br /&amp;gt;
 Ürünle birlikte 2 anahtar gelmektedir.&amp;lt;br /&amp;gt;
 0,5 kg ağırlığındadır.&amp;lt;br /&amp;gt;
 Sağlam yapıda üretilmiş olup aynı bir İngilizce sözlük görünümündedir.&amp;lt;br /&amp;gt;
 Seçtiğiniz renkten 1 adet gönderilecektir&amp;lt;/p&amp;gt;
@@ -10561,51 +10669,51 @@
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/3339086-nalanahtarlik4-1459-600x600.jpg</t>
         </is>
       </c>
       <c r="L145" s="0"/>
       <c r="M145" s="0"/>
       <c r="N145" s="0"/>
       <c r="O145" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="n">
         <v>166</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Hırsız Kedi Kumbara</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;HIRSIZ KEDİ KUMBARA&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Hırsız Kedi Kumbara Ürün Detayları&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Hırsız kelimesinin başta kulağa itici geldiğinin farkındayız. Bu ürünümüzdeki hırsız, bilinenin aksine sizin bozuk paranıza sahip çıkacak iyi niyetli biri.&amp;amp;nbsp;&amp;lt;strong&amp;gt;Hırsız Kedi Kumbara,&amp;lt;/strong&amp;gt;&amp;amp;nbsp;bir kumbara için fazlasıyla sevimli. İçine bozuk paranızı her atışınızda minik patileriyle hırsızlık yapıp içeride biriktirecek.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Para Yiyen Kedi Kumbara&amp;lt;/strong&amp;gt;, daha çok çocukların ilgisini çekecekmiş gibi görünse de, büyüklerin de ne kadar savurgan olduğu gerçeğini göz önünde bulundurduğumuzda, her yaştan insanın ihtiyaç duyabileceği gerçeğini daha iyi görürüz.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Para Çalan Kedi Kumbara&amp;amp;nbsp;&amp;lt;/strong&amp;gt;diğer&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kumbara Modelleri&amp;lt;/strong&amp;gt;&amp;amp;nbsp;arasında gerek sevimliliği, gerekse kullanım isteği yaratması ile çok daha cazip bir ürün gibi görünüyor.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;hirsiz_kedi_kumbara_alt_1.jpg&amp;quot; src=&amp;quot;http://kacirmayiz.com/static/content_image/hirsiz_kedi_kumbara_alt_1.jpg&amp;quot; style=&amp;quot;border:none; float:none&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kedi Kumbara Fiyatı&amp;lt;/strong&amp;gt;yla ilgili olan ve&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kedi Kumbara En Ucuz&amp;amp;nbsp;&amp;lt;/strong&amp;gt;nereden alınabilir diyen Kaçırmayız’cıları hemen aydınlatalım, piyasada alınabilecek en uygun fiyat avantajı yine Kaçırmayız.com’da.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Hemen bir&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kedili Kumbara Satın Al&amp;lt;/strong&amp;gt;arak normal şartlarda birikim yapamazken&amp;lt;strong&amp;gt;“damlaya damlaya göl olur”&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Atasözümüzün doğruluğuna bir kez daha şahit olabilir ve savurgan olmamanın gerekliliğini çok daha iyi kavrayabilirsiniz.&amp;lt;br /&amp;gt;
@@ -11167,56 +11275,56 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/2461096-2399169-fb381910manyetik-kum-saati.jpg</t>
         </is>
       </c>
       <c r="K153" s="0"/>
       <c r="L153" s="0"/>
       <c r="M153" s="0"/>
       <c r="N153" s="0"/>
       <c r="O153" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="n">
         <v>174</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Renk Değiştiren Küp Saat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sürekli değişen 7 renkli güçlü LED ışığıyla odanıza gökkuşağını getirecek!&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Hem bir gece lambası hem de bir terapist! Etrafına verdiği ışık ve rengi gördükten sonra sıradaki renge geçmesi için sizin de sabırsızlıkla bekleyeceğiniz şüphesiz.&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Gece saati görmek için dokunmanız yeterli.Tüm gövdesi ve ekranı ile birlikte renk değiştirmektedir. Işığını yakmadan da kullanabilirsiniz.&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Renk Değiştirebilen Masa Saati + Termometre + Alarm&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;İsterseniz 7 farklı rengi sürekli değiştirebilen çok hoş bir gece lambası!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;İsterseniz İki farklı seçenekte renk değiştirebilen masa saati!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Sürekli olarak renk değiştirir ya da dilerseniz sadece dokunduğunuzda!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Gece saatinizi görmek için dokunmanız yeterli!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Tüm gövdesi ve ekranı ile birlikte renk değiştirmektedir!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Işığını yakmadan da kullanılabilir!&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;4 adet ince kalem pil (AAA) ile çalışır. (Piller pakete dahil değildir)&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Teknik Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;12/24 Formatlı dijital saat.&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Snooze (Şekerleme!) özellikli, müzikli alarm.&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Termometre (C/F alternatifli)&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Takvim&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;color:#444444; font-family:NeoSansPro,Arial&amp;quot;&amp;gt;Doğum günü hatırlatıcı.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
@@ -11496,51 +11604,51 @@
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;X5 Super Slim 5Motorlu Titreşimli Masaj Kemeri Göbek Eritme Aleti Ürün Özellikleri: Unisex bay ve bayan kullanabilir. Sade Tasarım Kumandası İle Rahat Kullanım İmkanı Sunmaktadır. 2 Fonksiyon Titreşim Gücü 2 Ayrı Çalışma Modu İle İster Masaj İster Zayıflama Kemeri Olarak Kullanabilme İmkanı İhtiyacınıza Uygun Bölgelerde Kullanılması Durumunda Sindirime ve Rahatlatıcı Çalışma Mantığı Sayesinde Kas Yorgunluğunuzu Azaltmaya Yardımcı Olur Sırt, bel, omuz, baldır ve daha birçok bölgede kullanabilirsiniz, Günde sadece 10 Dk. ayırmanız yeterli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri : 132 cm x 13 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: 1 Adet X5 Super Slim cihaz 1 Adet Orijinal Adaptör&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F158" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G158" s="0" t="n">
         <v>221003213602</v>
       </c>
       <c r="H158" s="0"/>
       <c r="I158" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/x5-1.png</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/x5-3.jpeg</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/x5-2.png</t>
         </is>
       </c>
       <c r="M158" s="0"/>
       <c r="N158" s="0"/>
       <c r="O158" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
@@ -11589,56 +11697,56 @@
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/3.jpg</t>
         </is>
       </c>
       <c r="M159" s="0"/>
       <c r="N159" s="0"/>
       <c r="O159" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="n">
         <v>215</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Writing Tablet Lcd 8.5 Inç Uyumlu Dijital Kalemli Çizim Yazı Tahtası Grafik Not Yazma</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;color:#555555; font-family:Nunito,Tahoma,sans-serif; font-size:14px&amp;quot;&amp;gt;Grafik Digital Çocuk Yazı Çizim Tableti LCD 8.5 Inc Ekranlı + Bilgisayar Kalemli Çocuklarınız Eğlenirken Öğrensin Özellikler: Hafif renk, gözlerinize zarar vermez, radyasyon yoktur. Basınca duyarlı, kullanımı ve oynaması kolaydır. Ekranı sadece bir düğme ile temizleyin. Ultra ince ve hafif tasarım, taşımak için uygun. Yazma ve çizim, ev mesajı vb. İçin uygundur. Açıklamaları: Bir CR2016 düğme pil ile. Yeniden yazılabilir tablet kağıt tasarrufu ve çevre dostu. Okul, ev ve ofis kullanımı için uygun. Özellikler: Malzeme: plastik Boyutu: 228*145*5mm Paketiçeriği: 1 adet LCD yazı tahtası 1 Adet kalem&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F160" s="0" t="n">
         <v>40</v>
       </c>
       <c r="G160" s="0" t="n">
         <v>221003214641</v>
       </c>
       <c r="H160" s="0"/>
       <c r="I160" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tablet2.jpg</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
@@ -11844,58 +11952,58 @@
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Sihirli Manyetik Toplar Dyum Mıknatıs Küp Bilye 216 Adet Cube Küp Dymium</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Neo 6 Renk 5mm 216 Adet Neocube Neodyum Mıknatıs Sihirli manyetik toplar Renkli Toplar NEODYUM MIKNATIS TOPLAR STRES ATIN EĞLENİN ŞEKİLLER OLUŞTURUN DEHANIZI KONUŞTURUN Her Bir Bilye 5 mm Çapındadır. (+- 0.2mm Tolerans Payı Mevcuttur.) 6x6x6 Toplam 216 Bilyeden Oluşmaktadır. Karışık Modelde Stok Durumuna Göre Renkler Farklılık Gösterebilir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F164" s="0" t="n">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="G164" s="0" t="n">
         <v>221003221618</v>
       </c>
       <c r="H164" s="0"/>
       <c r="I164" s="0" t="n">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kup-4.png</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kup-1.png</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kup-2.png</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/KUP-3.png</t>
         </is>
       </c>
       <c r="N164" s="0"/>
       <c r="O164" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -12473,56 +12581,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/rondo.jpg</t>
         </is>
       </c>
       <c r="N172" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/rondo3.jpg</t>
         </is>
       </c>
       <c r="O172" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="n">
         <v>228</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Balık Gözü Lens Fish Eye 3 Wide Geniş Açılı Makro Telefon Lensi</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;detail-name-container&amp;quot; style=&amp;quot;align-items:center; color:#000000; display:flex; font-family:source_sans_proregular; justify-content:space-between; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;Balık Gözü Lens Fish Eye 3 Wide Geniş Açılı Makro Telefon Lensi&amp;lt;/h3&amp;gt;
 &amp;lt;div class=&amp;quot;report-abuse-container&amp;quot; style=&amp;quot;align-items:center; cursor:pointer; display:flex; height:24px; justify-content:center; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;Geri Bildirim Ver&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;FİSH EYE LENS Tüm akıllı telefonlar ile uyumlu lensler sayesinde, ister seyahat ettiğiniz yerlerde isterseniz de arkadaş grubunuz ile harika kareler yakalamak artık mümkün. Paket içeriğindeki 3 adet lens ile farklı görüntüler yakalayabilir ve bu görüntüleri arkadaşlarınızla paylaşabilirsiniz. Kulanım Talimatı Lens mandalını telefonunuzun kamerasına denk gelecek şekilde yerleştirin. Kullanmak istediğiniz lensi lens mandalına çevirerek takın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Özellikleri: 2 adet farklı lens (fish eye- macro wide) Lens mandalı ile akıllı telefonlara uyumlu Kolay kullanım ve taşınabilme özelliği&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet Wide Lens&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet Fish Eye Lens&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet Micro Lens&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet Lens Mandalı&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F173" s="0" t="n">
         <v>20</v>
       </c>
       <c r="G173" s="0" t="n">
         <v>221130211744</v>
@@ -12547,56 +12655,56 @@
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/balık4.jpg</t>
         </is>
       </c>
       <c r="N173" s="0"/>
       <c r="O173" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="n">
         <v>229</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Slim Patch Göbek Bandı 30 Adet</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;detail-name-container&amp;quot; style=&amp;quot;align-items:center; color:#000000; display:flex; font-family:source_sans_proregular; justify-content:space-between; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Slim Patch Göbek Bandı 30 Adet&amp;lt;/h3&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Göbek bandının içerdiği etken maddeler sayesinde iştahınız azalır,tokluk hissi artar ve metabolizma hızlanarak fazla kalori yakmanızı sağlar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Böylece doğal ve güvenli bir yolla kilo vermenizi sağlar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kullanım Talimatı: Uygulayacağınız bölgeyi (karın bölgesi) ılık su ile temizleyip havlu ile kurulayın&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Pakedi açıp doğrudan böbeğinize veya guan-yuan noktası üzerine bandı uygulayın&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kullandıktan sonra bandı çıkartın 12 saat sonra yeni bir bandı kullanın&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bir ay düzenli olarak kullanın&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F174" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G174" s="0" t="n">
         <v>221130212822</v>
       </c>
       <c r="H174" s="0"/>
@@ -12619,56 +12727,56 @@
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/slim1.jpg</t>
         </is>
       </c>
       <c r="N174" s="0"/>
       <c r="O174" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="n">
         <v>230</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t> Pilli Kaş Bıyık Yüz Alma Epilatörü Kalemi Cihazı</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;detail-name-container&amp;quot; style=&amp;quot;align-items:center; color:#000000; display:flex; font-family:source_sans_proregular; justify-content:space-between; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Flawless Pilli Kaş Bıyık Yüz Alma Epilatörü Kalemi Cihazı&amp;lt;/h3&amp;gt;
 &amp;lt;div class=&amp;quot;report-abuse-container&amp;quot; style=&amp;quot;align-items:center; cursor:pointer; display:flex; height:24px; justify-content:center; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;Geri Bildirim Ver&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Bir ruj büyüklüğünde pratik ve kullanışlı, her zaman çantanızda rahatlıkla taşıyabileceğiniz mükemmel bir ürün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hassas başlığı sayesinde istenmeyen tüylerinizi anında alabilirsiniz. Aynı zamanda kaşlarınıza şekil verebilir ve güzelliğinize güzellik katarsınız.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Basit bir kullanıma sahiptir. Ruj kapağı gibi kapağını çıkartıp çalıştırın ve tüylerinizi almak istediğiniz bölgenin üzerinde gezdirin. Tüylerin çıkış yönünün tersine uygulama yapın .Işte bu kadar basit.Herhangi bir acı ve sızı hisstemezsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Asla bir tahriş yapmaz. Çene, yanak, dudak üstü ve alın bölgesinde kullanabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket içeriği :&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 adet flavles epilasyon aleti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 adet temizleme fırçası.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dikkat : 1 adet aa kalem pille çalışır (pil paket içeriğine dahil değildir)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ölçüsü:10cm-,4.5 cm&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F175" s="0" t="n">
         <v>80</v>
       </c>
@@ -12695,56 +12803,56 @@
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/flaw4.jpg</t>
         </is>
       </c>
       <c r="N175" s="0"/>
       <c r="O175" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="n">
         <v>231</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Hot Water Elektrikli Ani Su Isıtıcı Musluk</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;color:#666666; font-family:source_sans_proregular; font-size:14px&amp;quot;&amp;gt;ANİ SU ISITICISI MUSLUK&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;color:#666666; font-family:source_sans_proregular; font-size:14px&amp;quot;&amp;gt;İş yerlerinde, evin mutfak, banyo, tuvalet bölümlerinde, bahçede, öğrenci evlerinde, saniyelik zaman dilimde sıcak suya ulaşmak artık çok kolay ve bir musluk kadar yakın. Kaynatma, ısıtma ve tüm bunları yaparken bekleme derdine son! Musluğu açtığınızda, şebekeden gelen suyu saniyeler için ısıtıp kullanımınıza sunan bu ani su ısıtıcı ile elinizi sıcak sudan soğuk suya sokmayacaksınız. Günün 24 saati sıcak suyunuz kullanıma hazır sizi beklemekte... Çok sayıda kademeli sıcaklık ayarına sahiptir. Kademe kolunu her bir çevirişte suyunuz daha da sıcak olacak, istediğiniz sıcaklık ayarında suyunuzu kullanabileceksiniz. Yine bu koldan sıcaklık ayarını yapabildiğiniz gibi, suyun akış hızını da ayarlayabilirsiniz. Harika bir tasarıma sahiptir. Eski su ısıtıcılar gibi lavabo ve musluğun üstünü tamamen zapt edip yer kaplamaz. Oldukça zarif görünümde, modern ve pratik kullanımdadır. Beyaz renginde tasarlanarak, kullanıldığı ortamlarda sırıtmaması ve günümüz mutfak ve banyolarına uyum sağlaması düşünülmüştür. Harcadığı elektrik, diğer cihazların neredeyse üçte birine denk gelmektedir. Musluğu kapattığınızda gereksiz elektrik harcamaz, bu yüzden oldukça ekonomiktir. Pratik tarzda yaşamayı sevenler bu pratik ani su ısıtıcı ile yaşam tarzınız bir tık daha kolaylaşacak... Kurulum Hazırlığı Ürünü hortumlara bağlayıp çalışmaya hazır hale gelmeden ürünü elektriğe bağlamayın. Ürünün tüm bağlantılarını yaptıktan sonra elektriğini takmadan önce 5 saniye musluğu açıp su akışı sağlayın. Sonra prize takıp açın. Güç alımına bağlı olarak, ürünü kurmadan önce ürünün nominal akımının taleplerini karşılayacak olan elektrik prizi ve sigorta devresi hattını kontrol edin. Musluğu elektrik prizine takmadan önce prizin topraklama olup olmadığını kontrol edin. Ürün Kullanımı Kol bölümünde sıcaklık ayarı vardır. Kapalı konumdan istenilen sıcaklığa göre yukarı, aşağı yönünde ayarlanabilir. Bağlantılardaki sızıntıları kontrol etmek için suyu açın ve tüm bağlantılarda sızıntı olup olmadığını kontrol edin. İstenilen su akışına ve su sıcaklığına ulaşmak için kolu sıcak bölgede düzenli olarak bırakın. Uyarılar Sıcak su akışı, suyun aşırı ısınmasını ve cildin yanmasını önlemek için önce ayarlanmalıdır. Kurulum ve kullanımda ürünün elektrikli bileşenlerine ıslak elle dokunmayın. Fişin ve tellerin üzerine havlu ve başka malzemeler koymayın. Su çıkışı başka musluklara veya elektrikle parçalara bağlanmamalıdır. Ürün Ölçüleri Başlık Boyutu 24 CM Gövde Uzunluğu 25 CM Kablo Uzunluğu 120 CM&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F176" s="0" t="n">
         <v>800</v>
       </c>
       <c r="G176" s="0" t="n">
         <v>221130213615</v>
       </c>
       <c r="H176" s="0"/>
       <c r="I176" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/su1.jpg</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
@@ -12758,56 +12866,56 @@
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/su2.jpg</t>
         </is>
       </c>
       <c r="N176" s="0"/>
       <c r="O176" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="n">
         <v>232</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>4'lü Çelik Metal Kaplama Viski Taşı Soğutma Buz Küpü</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;color:#666666; font-family:source_sans_proregular; font-size:14px&amp;quot;&amp;gt;4'lü Çelik Metal Gold Kaplama Viski Taşı Soğutma Buz Küpü Çelik Buz Küpleri Metal Soğutma Küpleri Hediyelik Çelik Viski Soğutma Taşı Seti Ürün viski için kullanımı daha yaygın olduğu için viski soğutma küpleri olarak geçse de her türlü soğuk içecek için kullanıma uygundur. · Buz küplerinin içerisi saf su ile doludur. Çelikten üretilmiştir. · Küplerin boyutu yaklaşık 2,7 cm x 2,7 cm ölçülerindedir. · Asla kimyasal zararlı vernik, cila vs kullanılmamıştır. · Ham bez pamuklu soğutma kesesi ile gönderilecektir. Kese buzluğun kokusunu taşlara geçmesini engeller. · Kutu içerisinde 4 adet Metal Soğutma taşı bulunmaktadır. · Kullanmadan önce yıkamanız önerilir. · Küpler buzdolabının buzluk bölümünde kutusunun içerisinden çıkan özel kesesi ile birlikte 3-4 saat kaldıktan sonra kullanmaya başlayabilirsiniz. Bir kadeh içeceğe 2 adet bu soğuk Buz küpünden bırakmanız yeterli olacaktır · Kullandıktan sonra ılık suyla yıkayıp tekrar kullanabilirsiniz. Bulaşık makinasında da yıkabilir. · Ürünlerimiz çok güzel bir hediyelik ürün olarak düşünülebilir. Not: Görseldeki kraf, şişe, bardak , maşa vb. aksesuarlar ürüne dahil olmayıp sadece görsel amaçlıdır. Viski taşı, viski ve diğer soğuk içeceklerinizin ısısını muhafaza eder. Viski taşı 21,6 derece bulunan yani oda sıcaklığındaki bir viskiyi yaklaşık 4 derece kadar soğutabilir. Viski taşı, viskiyi sulandırmadan soğutabilmesine ek olarak, soğutma derecesini belli bir seviyede tuttuğu için viskinin karakterini de bozmamış olur. Viski taşı, viskisini oda sıcaklığının biraz altında içmek isteyen ve bunu yaparken de viskisini sulandırmak istemeyen viski tutkunları için doğru bir tercih olacaktır. Sadece viski için değil, diğer tüm soğuk içeceklerde rahatlıkla kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F177" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G177" s="0" t="n">
         <v>221130214711</v>
       </c>
       <c r="H177" s="0"/>
       <c r="I177" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz-8.png</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
@@ -12816,56 +12924,56 @@
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz4.png</t>
         </is>
       </c>
       <c r="M177" s="0"/>
       <c r="N177" s="0"/>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="n">
         <v>233</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Paint Zoom Boya Tabancası</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;ulolara, fırçalara, devrilen boya kutularına, farklı tonlamalara, sıçramalara, damlamalara ve boya işinin insanın aklına getirebileceği her türlü karmaşaya son! Artık Paint Zoom Power Sprayer ile işinin ehli bir boya ustası gibi çalışabilirsiniz. Paint Zoom sprey ile yalnızca birkaç dakikada her türlü yeri dikkat çekici bir havaya büründürebilirsiniz. Ve en iyi tarafı da, Paint Zoom ile bunu isteyen herkesin kolaylıkla yapabilmesi. Tek yapmanız gereken Paint Zoom''un tetiğine basmak.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Paint Zoom boya sprey sistemi düz duvar, sıva, dış kaplama, tuğla, panel, beton ya da ahşap gibi her türlü yüzeyde çalışabilirsiniz. Boya ve fırçalarla saatlerinizi alacak işin zor ve ağır kısmını yalnızca birkaç dakikada tamamlayan Paint Zoom ile yaptığınız boyama işinin yaratıcı kısmına çok daha ağırlık verebilir; sıçrama, damlama, ton farklılıkları veya herhangi türden bir karmaşa yaşamadan boyadığınız alanı hayalinizdeki görünüme ulaştırabilirsiniz. Hatasız ve zaman kaybetmeden!&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Paint Zoom sprey, yıllarca yeni gibi kalacak ultra-hafif ve dayanıklı bir malzemeden üretilmiştir. Portatif güç haznesinin içinde 650 watt gücünde bir motora sahip olan Paint Zoom, geniş alana yayılan büyük ve zorlu projelerde bile kolsylıkla kullanılabilir. Paint Zoom dikey ve yatay her türlü boyama işinde mükemmel sonuçlar verirken, özel iğne ucu sayesinde fırçaların asla erişemeyeceği en dar noktaları bile ton farkılığı yaşamadan boyamanıza imkan tanır. Paint Zoom ile evinize taze ve modern bir görünüm kazandırabilir, zarar görmüş ya da yıpranmış mobilyalarınızı yenileyebilir, biblo ve antikaları yeniden hayata döndürebilirsiniz. Ve hem çalışma süresini hem de masrafınızı yarı yarıya azaltan, pratik bir sistemle. Fırçalardan, rulolardan, kutulardan kurtulup Paint Zoom''un kolay dünyasına geçin.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Kullanımı kolay, herkes tarafından aynı kolaylıkla kullanılabilir&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Zamandan, paradan ve çabadan tasarruf&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Hızlı ve kusursuz tonlama&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;15 metrekareyi yalnızca 10 dakikada boyayabilirsiniz&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Her türlü boyayla kullanılabilir&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Sıçrama, damlama olmaz&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;3 sprey ayarı: dikey, yatay, dairesel&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Aşırı ölçüde hafif&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Çok yönlü kullanım&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Temizlenmesi kolay&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;İç ve dış ortamlarda aynı rahatlıkla kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;Paint Zoom ile 10 Dakikada 15 m2''yi boyayın!&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Paint Zoom ÖzellikleriEvinizin tüm duvarlarını kolay, hızlı ve etkili bir biçimde yenileyebilirsiniz!&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Su bazlı boyalar&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Su bazlı vernik&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0; margin-right:0&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol; font-size:12pt&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Times New Roman&amp;amp;quot;,&amp;amp;quot;serif&amp;amp;quot;; font-size:12pt&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;Vernik (seyreltilmemiş)&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
@@ -12903,117 +13011,117 @@
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/boya2.jpg</t>
         </is>
       </c>
       <c r="N178" s="0"/>
       <c r="O178" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="n">
         <v>234</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Cep Parfüm Şişesi Atomizer Seyahat Parfüm Şişesi Cep Kolonya Şişesi 5 ml</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Cep parfüm sprey şişesi cebinize veya çantanıza konacak kadar küçük ve hafiftir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Her an harika kokuların tadını çıkarmanızı sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bir partiye katıldığınızda, tatilde veya iş gezisinde zaman geçirin, taze kokmanızı ve size güven vermenizi sağlamak için harika bir araçtır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Parfüm ve dezenfektan için yeniden doldurulabilir şık tasarımlı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yüksek kaliteli alüminyum malzeme, dayanıklı ve hafif taşımak ve kullanımı kolay&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Hacmi: 5ml&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F179" s="0" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="n">
         <v>221201205047</v>
       </c>
       <c r="H179" s="0"/>
       <c r="I179" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/parfum1.jpg</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/parfum2.jpg</t>
         </is>
       </c>
       <c r="L179" s="0"/>
       <c r="M179" s="0"/>
       <c r="N179" s="0"/>
       <c r="O179" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="n">
         <v>235</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Furminatör Kedi Köpek Tüy Tarağı 7 cm</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Tüy saçılmasını %90 azaltır&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Uzun ve kısa kıllı köpekler ve kediler içindir&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Ölü kılları ve alt tabakadaki ulaşamadığınız kılları kolayca ve çabukça çıkarır&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Diğer fırça ve taraklardan çok daha iyi iş görür&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Ergonomiktir&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;color:#777777; font-family:Lato,sans-serif; font-size:medium&amp;quot;&amp;gt;Tarak kısmı paslanmaz çeliktir&amp;lt;/div&amp;gt;
 </t>
         </is>
       </c>
       <c r="F180" s="0" t="n">
         <v>80</v>
       </c>
       <c r="G180" s="0" t="n">
         <v>221201211950</v>
       </c>
       <c r="H180" s="0"/>
       <c r="I180" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
@@ -13031,56 +13139,56 @@
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/furminator2.jpg</t>
         </is>
       </c>
       <c r="N180" s="0"/>
       <c r="O180" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="n">
         <v>236</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t> Starry Projektör Bluetooth Hoparlör+Sese Duyarlı Disko Topu+ USB Mp3 Çalar+Parti, Gece Lambası</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;detail-name-container&amp;quot; style=&amp;quot;align-items:center; color:#000000; display:flex; font-family:source_sans_proregular; justify-content:space-between; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;Starry Projektör Bluetooth Hoparlör+Sese Duyarlı Disko Topu+ USB Mp3 Çalar+Parti, Gece Lambası&amp;lt;/h3&amp;gt;
 &amp;lt;div class=&amp;quot;report-abuse-container&amp;quot; style=&amp;quot;align-items:center; cursor:pointer; display:flex; height:24px; justify-content:center; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;Geri Bildirim Ver&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün Açıklaması Şaşırtıcı Yıldız Işığı Gösterisi:NPO Zenon Starry Projektör Bluetooth Hoparlör Sese Duyarlı 9 Farklı Ambiyans Işıklı Parti Lambası (yıldız ışığı projektör ışığı), evinizin duvarında ve ya tavanında değişen rengarenk yıldızlardan oluşan bulutsu bir görüntü oluşturur. Dahili Hoparlör:(60W-4W RMS) Telefonunuzun Bluetooth'unu starry projektöre bağlayarak ninni müziği, rahatlatıcı, meditasyon müziği dinlerken partinizde arkadaşlarınıza destansı bir gece yaşatın. 10 Renk Modu: Mavi, kırmızı, yeşil, beyaz renkler ile 10 farklı okyanus dalgası aydınlatma modu oluşturur. Tercihinize göre rahat, romantik ve renkli bir atmosfer deneyimi sağlar. Dilerseniz tek renkli veya karışık renkler seçebilirsiniz. Gösteri modunda iken starry projektör, sizi denizin ortasında kalmak ve ya bir yıldızlar arası uzay gezgini gibi hissettirecek. Uzaktan Kumanda:Starry projektörün uzaktan kumandası ile okyanus dalgasını ve yıldız ışığını uzaktan kontrol edebilir, 4 parlaklık seviyesini ayarlayabilir, aydınlatma modunu değiştirebilirsiniz. Bunun yanında hız, müzik modu, ses seviyesini de ayarlamak parmaklarınızın ucunda olacak. Dahili kapanma zamanlayıcısı ile kendi kendine kapanacaktır. Çocuk odası ve ebeveyn yatak odasında gerçekten kullanışlıdır. Geniş Uygulama: Starry Projektör, çocuklar için keyifli ve rahatlatıcı bir uyku vakti deneyimi sağlamak, çocukları yatıştırmak ve rahatlatmak için her türlü ortam dekorasyonuna mükemmel uyum sağlar. Balo salonu, disko, doğum günü partisi, kulüp, aile toplantısı vb. ortamlarına ayrı bir hava katar . Her mevsim, arkadaşlar, aileler için de güzel bir hediye olacaktır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Teknik Özellikler:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Işık Kaynağı: LED&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kullanım: Dekoratif&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Işık Rengi: 7 Renk/ Değiştirilebilir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tip: Elektronik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Cihaz Güç Kaynağı: Elektrik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: Smart Starry Projectör Light USB kablosu Kumanda 2 Adet AAA pil.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F181" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G181" s="0" t="n">
@@ -13110,56 +13218,56 @@
           <t>https://www.realtoptan.com/image/catalog/pro5.jpeg</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/pro4.jpg</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="n">
         <v>237</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Jumbo Boy Plazma Küresi - Tesla Plazma Lambası (30x18) cm</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Plazma Küresi&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 • Pil gerektirmez doğrudan 220 V fişe takabilirsiniz 8 watt elektrik tüketimine sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;• Kürelerin 4 farklı boyutta çeşidi bulunmaktadır; satıştaki ürün &amp;lt;strong&amp;gt;JUMBO&amp;lt;/strong&amp;gt;&amp;amp;nbsp;boydur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;Küçük:&amp;amp;nbsp;Yükseklik:20cm, Çap:10cm&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;Orta:&amp;amp;nbsp;Yükseklik:22cm, Çap:13cm&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;Büyük:&amp;amp;nbsp;Yükseklik:25cm, Çap:14.50cm&amp;lt;br /&amp;gt;
 •&amp;amp;nbsp;Jumbo:&amp;amp;nbsp;Yükseklik:30cm, Çap:18cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Plazma küresi nedir?&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Plazma küresi düşük basınçlı özel cam küredir. Çalıştırıldığında, içindeki gaz elektromanyetik olarak uyarılır ve gaz karışımına göre belirlenen reklerde rastlantısal ışımalar meydana gelir.Plazma Küresi düşük basınçlı gaz karışımı içeren ve yüksek frekanslı değişken akımla çalışan bir cihazdır. Ortasında bulunan küçük küre elektrot vazifesi görmektedir. Cihaz çalıştırıldığında merkezde ki küçük küreden dışardaki cam kürenin iç yüzeyine elektrik alan çizgileri doğrultusunda ve renkli ışımalar şeklinde plazma tanecikleri iletilmeye başlar. Elinizle küreye dokunduğunuzda ise yüksek frekanslı elektrik alanını etkileyerek merkezdeki küçük küreden dıştaki cam küreye dokunduğunuz yere doğru tekli ışımalar meydana gelir. Bunun nedeni camın kapasitör içindeki dielektrik gibi davranarak el ile iyonlaşmış gazı biçimlendirmesidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Biliyor muydunuz?&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Dünyamızın ısı ve ışık kaynağı olan Güneş de dev bir plazmakaresidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cihaz çalışırken cam küreye dokunun. Neler olduğunu gözleyin?&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cihaz çalışır durumda iken bir florasan lambayı küreye değmeyecek şekilde yada değdirerek bakın. Şaşıracaksınız !&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;Elektrikle oynamak hiç bu kadar zevkli ve tehlikesiz olmamıştı..&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Gece odanızda inanılmaz görüntüler yaratacak yada partilerinizde evinizi süslemek ve muhteşem bir ortam yaratmak için kullanabileceksiniz&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Işıkla ve elektrikle oynamanın keyfine varın Parmağınızı dokundurduğunuz anda bütün ışık parmağnıza yönlenecek ve hoş bir görüntü yaratacak.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu muhteşem aletin yarattığı ışık dalgalarına İnanamayacak güzelliğine hayran kalacaksınız.&amp;lt;/p&amp;gt;
 </t>
@@ -13187,121 +13295,121 @@
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/aa.jpeg</t>
         </is>
       </c>
       <c r="M182" s="0"/>
       <c r="N182" s="0"/>
       <c r="O182" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="n">
         <v>238</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Elektrikli Törpü Manikür Pedikür Seti </t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Elektrikli Törpü Manikür Pedikür Seti&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Elektrikli 9v tırnak törpü seti manikür ve pedikür işlemlerinde kullanabileceğiniz mini el motoru seti. Ürün yanında gelen adaptörü prize takarak kolay bir şekilde kullanabilirsiniz. Ürün üzerinde hız artırımı ve açma kapama için kullanılan bir volume ayar düğmesi bulunmaktadır. Uç değişimi yaparken ürünün çalışır durumda olmadığından ve fişten çekili olduğundan emin olunuz. Uç kısımdaki düğmeye basılı tutup, uçların takılacağı kısmı çevirip gevşetmeniz gerekir. Uçların girebileceği kadar açtıktan sonra, ucu takıp sıkmanız gerekmektedir. Ürünün 2. Fotoğrafında nasıl değiştirildiğini inceleyebilirsiniz. Manikür, pedikür, kalıcı oje ve protez tırnak uygulamaları için kullanılmaktadır. Set içeriği: 6ad. Zımpara ucu 6ad. Metal uç 1ad. Mini drill motor 1ad. 9v 1a adaptör&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F183" s="0" t="n">
         <v>175</v>
       </c>
       <c r="G183" s="0" t="n">
         <v>230126123147</v>
       </c>
       <c r="H183" s="0"/>
       <c r="I183" s="0" t="n">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bb.jpeg</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbb.jpg</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbbb.jpeg</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbbbb.jpeg</t>
         </is>
       </c>
       <c r="N183" s="0"/>
       <c r="O183" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="n">
         <v>239</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Plastik Gövdeli Siyah Mini Hava Kompresörü</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;amp;nbsp;Plastik Gövdeli Siyah Mini Hava Kompresörü
 			&amp;lt;p&amp;gt;Plastik gövde oto çakmaklıktan beselenen elektrikli mini hava kompresörü.&amp;lt;br /&amp;gt;
 			Universal&amp;lt;br /&amp;gt;
 			250 PSI&amp;lt;br /&amp;gt;
 			12V&amp;lt;br /&amp;gt;
 			3 farklı şişirme aparatı&amp;lt;br /&amp;gt;
 			Kişisel uygulamalı bir üründür.&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 &amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;table&amp;gt;
 				&amp;lt;tbody&amp;gt;
 					&amp;lt;tr&amp;gt;
@@ -13359,56 +13467,56 @@
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/komp4.jpg</t>
         </is>
       </c>
       <c r="L184" s="0"/>
       <c r="M184" s="0"/>
       <c r="N184" s="0"/>
       <c r="O184" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="n">
         <v>240</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Yazılabilir Kara Tahta Yazı Tahtası Duvar Stickerı (60x200cm)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kara Tahta Kendinden Yapışkanlı Kağıt - Tebeşir Duvar Sticker 60 cm x 200 cm Blackboard Rulo Duvar Kağıdı Çıkartmaları için 5 Tebeşir ile Okul / Ofis / Ev / Çocuk / Sanat /&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;ÖZEL DİZAYN YAPABİLİRSİNİZ:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;[&amp;amp;nbsp;&amp;lt;strong&amp;gt;200 x 60 cm] alana sahip, ayrı olarak veya büyük bir tebeşir duvar kağıdı yazma yüzeyi için bir araya getirilen, istediğiniz boyutta kara tahta yapışkan kağıdını kesebilirsiniz. arkasını çıkarın ve temiz, düz bir yüzeye düzeltin.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;GENEL KULLANIM&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;amp;nbsp;:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Hızlı bir not ya da tuhaf bir çizim için mükemmel yeri yaratan karatahta duvar kağıdı tasarımı. Blackboard kağıdı Çocuk grafiti, aile mesajı, takvim, yazma menüsü ve tatil hatırlatıcısı, Konferans kaydı, çalışma programı ve tüm dükkanlar için kullanın .&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;UYGULAMA ALANI:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong&amp;gt;pürüzsüz duvar / cam / ahşap tahta / duvar kağıdı yüzeyi, kara tahta yapışkanlı kağıt, kara tahta yapışkanlı kağıt vinil kullanacağından alçı duvar için geçerli değildir, mutfak, çocuk odası, ofis, restoran, kahve barı, vb. iz bırakmaz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;MÜKEMMEL MALZEME:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Daha Parlak ve Daha Beyaz Uygulamalı Yüzeyleri Deneyimleyeceksiniz. Yüksek Kaliteli Kalın Vinil, Dayanıklı, Yeniden Kullanılabilir, Güçlü Kendinden Yapışkanlı ve Su Geçirmez, kara tahta yapışkanlı kağıt pürüzsüz yazıdan yararlanın&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F185" s="0" t="n">
         <v>50</v>
       </c>
       <c r="G185" s="0" t="n">
         <v>230311205152</v>
       </c>
       <c r="H185" s="0"/>
       <c r="I185" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
@@ -13426,56 +13534,56 @@
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kara tahta.jpeg</t>
         </is>
       </c>
       <c r="N185" s="0"/>
       <c r="O185" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="n">
         <v>241</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Dijital Sıcaklık Göstergeli Termos 500ml</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;500 ml Dokunmatik Ekranlı Sıcaklık Göstergeli Demleme Üniteli Vakum Pedli Akıllı Termos Premium Kalite: 24 saat boyunca soğuk ve 12 saat sıcak içecekleri tutan vakumlu yalıtımlı şişe. 304 paslanmaz çelik malzemeden imal edilmiş iç gövde ve demleme filtresi, son derece kolay yıkanan gıda sınıfı kalitesi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Akıllı Ekran: Sıcaklığı Sürekli takip eder ve ekrana tek dokunuşunuzda sizinle paylaşır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Silikon Anti-Slip Ped: Özel silikon alt tasarımıyla kaymalara karşı daha dirençli hale gelen ürünle kazalara karşı güvendesiniz!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcaklık Ekranı: Led sıcaklık göstergesi, pil değişmeden 80.000 dokunuşa kadar dayanır. Bu 5+ yıllık Kullanıma eş değer!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Demleme Filtresi: Demleme işlemlerinde demlenen ürün kalıntılarını filtreleyip keyifli bir içecek deneyimi sunar. Demleme işlemlerini beklemenize artık gerek yok, çayınızı ya da filtre kahvenizi içerisine atıp filtreyi kapatıp yola çıkabilirsiniz! Ayrıca termos ters çevirseniz dahi düşmez!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kullanım: Seyahatler için uygun olan akıllı su şişesi, açık hava sporları, işe gitmek, plaj, okul, ofis, piknik, sıcak yoga, yürüyüş, kamp, bisiklete binme, koşmak gibi tüm etkinliklere soğuk içecekler veya sıcak içecekler götürmek için çok harika bir Ürün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şık Tasarım: Siyah tasarımıyla en şık termos artık sizde olacak!&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket içeriği: 1 adet 500 ml&amp;amp;nbsp;Termos (Özel Kutusunda)&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F186" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G186" s="0" t="n">
         <v>230311205424</v>
       </c>
       <c r="H186" s="0"/>
       <c r="I186" s="0" t="n">
@@ -13501,56 +13609,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/termos4.jpg</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/termos5.jpg</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="n">
         <v>242</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Yıldız Projektör Astronot Işıklı Galaksi Samanyolu Projeksiyon Gece Lambası </t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Astronot Nebula Yıldız Projektörü : Bu yıldız projektör gece lambası, parıldayan yeşil yıldızların eşlik ettiği 8 çarpıcı nebula efektine sahiptir. Odanızın duvarına veya tavanına yansıtın ve galaksinin uzay ışığını size getirerek huzurlu ve dinlendirici bir atmosfer yaratın. Film geceleri, randevu geceleri veya oyun kurulumları için harika ortam ışığı.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Uzaktan Kumanda ve Zamanlayıcı : Beğendiğiniz yansıtma efektini özelleştirmek için deseni, parlaklığı ve dönüş hızını ayarlamak için uzaktan kumandayı kullanabilirsiniz. Yıldız veya nebula desenleri aynı anda veya ayrı ayrı kullanılabilir. Ayrıca, zamanlayıcıyı 45 veya 90 dakikaya ayarlayabilirsiniz; bu durumda, yıldızlı bir gökyüzü altında uykuya daldığınızda led yıldız gece ışığı projektörü otomatik olarak kapanacaktır.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Projeksiyon Açısı Ayarlanabilir : Gece lambası yıldızlı projektör, bir astronot gibi görünecek şekilde tasarlanmıştır ve astronotun kafası, nebula projeksiyon açısının kolay ayarlanması için gövdeye manyetik olarak bağlanmıştır. Ek olarak, ay tabanı çıkarılabilir ve kol da poz verebilir, bu da onu yalnızca bir galaksi yıldız projektörü değil, aynı zamanda güzel görünümlü bir dekoratif süs haline getirir.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Birçok Durum için Uygun : Yıldız tavanı takımyıldızı projektörü, randevu geceleri, oyun kurulumları, film geceleri, partiler için serin bir atmosfer sağlamak üzere yatak odalarında, oyun odalarında, ev sinemalarında, oturma odalarında veya çocuklara eşlik edecek bir gece lambası olarak kullanılabilir. uyumak&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Çocuklar ve Yetişkinler İçin Harika Bir Hediye : Ailenize veya arkadaşlarınıza ne hediye alacağınızdan emin değilseniz, bu astronot gece lambası yıldız projektörü tatiller (Noel, Sevgililer Günü, doğum günleri, vb.) için idealdir. İster yıldızları ve gökevlerini seven bir çocuk olun, ister sadece rahatlamak isteyen bir yetişkin olun, kim bu sevimli astronot galaksi ışığına sahip olmak istemez ki? Ve kim yıldızlı bir gökyüzünün altında uyumak istemez ki ?&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;h4&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty650/product/media/html-images/20221217/15/456920921/857b717d-0db7-48e9-8bf9-e54348e3b266.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty648/product/media/html-images/20221217/15/456920921/b9b387b3-54e7-4e6f-a526-bb9e8151d0dd.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty648/product/media/html-images/20221217/15/456920921/be1c7f53-b6af-4d81-be1a-1ac339c2f568.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty649/product/media/html-images/20221217/15/456920921/785d4c48-387a-422d-ae2a-136d733fdb2f.jpg&amp;quot; /&amp;gt;&amp;lt;/h4&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty650/product/media/html-images/20221217/15/456920921/10ec78a8-91fb-4a7c-b3c5-87701fae25c5.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F187" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G187" s="0" t="n">
         <v>230311210832</v>
       </c>
       <c r="H187" s="0"/>
       <c r="I187" s="0" t="n">
         <v>0</v>
@@ -13617,56 +13725,56 @@
         <is>
           <t>https://www.realtoptan.com/image/no_image.jpg</t>
         </is>
       </c>
       <c r="K188" s="0"/>
       <c r="L188" s="0"/>
       <c r="M188" s="0"/>
       <c r="N188" s="0"/>
       <c r="O188" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="n">
         <v>244</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Şımartan Eğlenceli Basket Atmalı Basketbol Kumbara</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Şımartan&amp;amp;nbsp;Eğlenceli Basket Atmalı Basketbol Kumbara Hediyelik&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Geri Bildirim Ver&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Basketbol Sahası Kumbara ( Shoting Bank ) Eğlenceli Basket Atmalı Basketbol Kumbara Amerika tatilinizi ve anılarınızı size tebessümle hatırlatacak şık bir hediye. İster kendiniz ister sevdikleriniz için güzel bir hatıra hediye. Ürün Özellikleri: Hem eğlenin hem para biriktirin. Paralarınızı basket atarak potadan geçirin. Ürün Ölçüleri: uzunluk: 22cm yükseklik: 14cm&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F189" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G189" s="0" t="n">
         <v>230311211354</v>
       </c>
       <c r="H189" s="0"/>
       <c r="I189" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kukum1.png</t>
@@ -13683,56 +13791,56 @@
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/basket.jpg</t>
         </is>
       </c>
       <c r="N189" s="0"/>
       <c r="O189" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="n">
         <v>245</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Şömine Dekoratif Yatak Odası Ve Salon Için Sauna Şömine Ledli Gece Lambası Alev Dekor</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;&amp;amp;nbsp;Dekoratif Şömine Gece Lambası&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Özellikleri Dış malzemesi kaliteli plastikten üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ateş görüntüsü Led ışıklar sayesinde sağlanmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 adet pil yada USB ile çalışmaktadır..&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ebatları Uzunluk : 33 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Genişlik : 12 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yükseklik: 24 cm&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F190" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G190" s="0" t="n">
         <v>230311211747</v>
       </c>
       <c r="H190" s="0"/>
       <c r="I190" s="0" t="n">
         <v>0</v>
@@ -13749,51 +13857,51 @@
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/somine2.jpg</t>
         </is>
       </c>
       <c r="M190" s="0"/>
       <c r="N190" s="0"/>
       <c r="O190" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="n">
         <v>246</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Tava Konseptli Duvar Saati</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Tava Mutfak Duvar Saati&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Açıklama: Benzersiz duvar dekoru - kızarmış yumurta görünümlü duvar kızartma tavası duvar saati takma saat ile zarif tasarım tava. Kullanımı kolay - asması kolay , Hafif Ağırlık - Tamamen monte edilmiş, orta büyüklükte - büyük boy, muhteşem Yüksek kaliteli malzeme, dayanıklı ve çevresel dostu. Biraz eğlence yaratarak doğrudan duvara asılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyut: 355x18x42mm/13.97x7.4x1.65inch&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Malzeme: Plastik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk Seçeneği: Mavi, Yeşil, Pembe, Kırmızı, Sarı, Turuncu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F191" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G191" s="0" t="n">
         <v>230311212655</v>
       </c>
@@ -13821,56 +13929,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tava-4.png</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tavva-2.png</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="n">
         <v>247</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>12 V 150 W Araba Soğutma Fanı Sıcak Isıtıcı Ön Cam Buğu Çözücü </t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;12 V 150 W Araba Soğutma Fanı Sıcak Isıtıcı Ön Cam Buğu Çözücü Buz Çözücü 2’i 1 arada Taşınabilir Araç Araba Kamyonet Isıtıcı&amp;lt;br /&amp;gt;
 ABS malzeme, yüksek ısı dönüşümü, açık ateş yoktur, güvenli ve anında ısıtma sağlar. Rüzgar ve ılık rüzgar için ayrı anahtar düğmesi ile yazın serin, kışın sıcağın tadını çıkarabilirsiniz. Ön camın buzunu çözmek ve buğusunu gidermek için camı kuru tutun ve güvenli sürüş sağlayın. Havayı temizler ve anyon, arabadaki tozu ve dumanı nötralize eder. Çakmak tıkacı, güvenli kullanım için sigorta ile üretilmiştir, otomatik kapanma koruması sağlar. Bu araba kaloriferi buz çözücü, yalnız yapılan sürüşlerde, seyahat ve kamp için pratiktir. Kışın ısıtıcı, yazın soğutucu görevi görebilir, arabadaki havayı temizler. Sabitlemek için yapışkan bant veya vida kullanın (Vida dahil değildir). Kurulumu kolaydır, sadece çakmak soketinize takın, 12 voltajlı araçlar için uygundur. Özellikler: ABS malzeme, yüksek ısı dönüşümü, açık ateş yoktur, güvenli ve anında ısıtma sağlar. Rüzgar ve ılık rüzgar için ayrı anahtar düğmesi ile yazın serin, kışın sıcağın tadını çıkarabilirsiniz. Ön camın buzunu çözmek ve buğusunu gidermek için camı kuru tutun ve güvenli sürüş sağlayın. Havayı temizler ve anyon, arabadaki tozu ve dumanı nötralize eder. Çakmak tıkacı, güvenli kullanım için sigorta ile üretilmiştir, otomatik kapanma koruması sağlar. Ayarlanabilir şaft, fanın 360 derece dönmesini sağlar, bu da daha kullanışlıdır ve geniş uygulama alanı sunar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme: ABS.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk: Siyah.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Nominal güç: 150 W.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Voltaj: 12 V.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ölçüler: Yaklaşık 18 x 13,5 x 6,4 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kablo Uzunluğu: 120 cm (yaklaşık).&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği: 1 x Araç Isıtıcısı Buz Çözücü. 1 x kablo.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Not: 1. Manuel ölçümden dolayı 0-2 cm hata payı bulunabilir. Anlayışınız için teşekkürler.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F192" s="0" t="n">
         <v>450</v>
       </c>
       <c r="G192" s="0" t="n">
         <v>230311213535</v>
       </c>
       <c r="H192" s="0"/>
@@ -13893,51 +14001,51 @@
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/cam.png</t>
         </is>
       </c>
       <c r="N192" s="0"/>
       <c r="O192" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="n">
         <v>248</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>USB Şarj Edilebilir Elektrikli Sebze Doğrayıcı </t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Ürün Boyutları&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;20.5L x 9.5W x 9.5H santimetre&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Önemli Özellik&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Hafif&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Ürün İçin Önerilen Kullanım Alanları&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Sebze&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Bıçak Malzemesi&amp;lt;/td&amp;gt;
@@ -13978,51 +14086,51 @@
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sebze3.jpeg</t>
         </is>
       </c>
       <c r="M193" s="0"/>
       <c r="N193" s="0"/>
       <c r="O193" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="n">
         <v>249</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Çevirme Kollu Sebze Doğrayıcı</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çevirme Kollu Rulo Rende , 3 Ayrı Başlıklı Yuvarlak Rende&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Elde sebze ve meyve rendelemeye veda ediliyor&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ellerinizi kesme derdi olmadan meyve sebzelerinizi pratik bir şekilde doğrayıp aynı zamanda rende işlemini yapabileceksiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Üst kısımda yer alan hazneye rendelenecek gıda koyulur Gıda itici kullanılarak çevirmeli pratik kolu ile rendeleme işlemi başlatılır&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ağız kısmında yer alan boşluğa tabağınızı koyarak daha sağlıklı sonuçlar elde edebilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;3 başlığı sayesinde ince, orta rendeleme yapabilirken kesme bıçağı ile jul Yen doğrama işlemlerinizi gerçekleştirebilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kolay yıkanabilir özelliği sayesinde suyun altına bile tutup kullanabilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ayrılabilir parçaları ile bulaşık makinasında yıkanabilir&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çevirme Kollu Pratik Doğrayıcı RendeKızartma ya da sebze karışıklığı yapmak istiyorsanız, sebzelerinizi Julienne hale çevirmeniz sadece birkaç saniye sürecektir.Kesmek istediğiniz sebzeleri hazneye yerleştirin ve kolu döndürün - Bu kadar kolay!Süpermarkette hazır kesilmiş sebzelere para harcıyorsanız, paranızı boşa harcıyorsunuz!Sebzelerinizi Kolaylıkla DilimliyorGıda sınıfı BPA içermeyen ABS Plastik sayesinde sağlığınız için güvendedir.Paslanmaz Çelik Bıçaklar zamanla keskin kalır - Bin sebzeden sonra bile!Kompakt, Hafif ve kolay saklanabilir.Havuç, patates, turp, karnıbahar, fındık, lahana, çikolata gibi sert sebzeleri kolaylıkla keser!3 Farklı Bıçağı sayesinde öğütme, rendeleme, doğrama ve dilimleme gibi işlerin kolaylıkla yapılmasını sağlar. RENK STOK DURUMUNA GÖRE KARIŞIK GÖNDERİLİR.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Renk Seçeneği: Yeşil, Mavi, Kırmızı&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün özellikleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Metal kısımları paslanmaz çeliktir&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Boyut: 27,5*13*13 cm&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
@@ -14065,51 +14173,51 @@
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/rende3.jpg</t>
         </is>
       </c>
       <c r="M194" s="0"/>
       <c r="N194" s="0"/>
       <c r="O194" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="n">
         <v>250</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Üçlü Bardak Paslanmaz Çelik Termos Seti</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Üçlü Bardak Paslanmaz Çelik Termos Seti&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;500 ML KAPASİTELİDİR. - PASLANMAZ ÇELİK MALZEMELER KULLANILARAK ÜRETİLMİŞTİR. SAĞLIKLI VE ÇEVRE DOSTUDUR. - 12 SAAT SICAK VE 12 SAAT SOĞUK ISI KORUMALIDIR. - KAPAĞI FİNCAN OLARAK KULLANILABİLİR. KAPAK HARİCİ 2 ADET EK FİNCANI İLE İÇECEĞİNİZİ SEVDİKLERİNİZLE PAYLAŞMA İMKANI SUNAR. - EVDE, İŞTE, AÇIK HAVADA KULLANIMA UYGUNDUR. - SIZDIRMAZ KAPAĞI VE ŞIK TASARIMI İLE SEYAHATLERİNİZDE KOLAYCA YANINIZDA TAŞIYABİLİRSİNİZ. - TEMİZLEMEK İÇİN KİMYASAL MADDELER KULLANILMAMALIDIR, ELDE YIKANMASI ÖNERİLİR. - UZUN ÖMÜRLÜ OLMASI VE VACUM DENGESİNİN BOZULMAMASI İÇİN DARBELERE KARŞI KORUNMALIDIR&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;PAKET İÇERİĞİ 1 ADET TERMOS 3 ADET BARDAK&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENK SEÇENEĞİ: MAVİ, SİYAH, GÜMÜŞ, SOMON&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F195" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G195" s="0" t="n">
         <v>230311215100</v>
       </c>
       <c r="H195" s="0"/>
@@ -14132,56 +14240,56 @@
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/uclu2.jpg</t>
         </is>
       </c>
       <c r="N195" s="0"/>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="n">
         <v>251</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Gezegen Görünümlü Ay Yıldızlı Gece Lambası</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri :&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Pil ile Çalışır( 3 adet AAA)&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Usb Kablo mevcuttur paket içinde&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ay yıldız görünümüyle kendinizi gezegende gibi hissedersiniz&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Çocuklarınızı mutlu etmek için uygun bir hediyedir.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Açıklama:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ufo Tipi gece lambası özellikli star master ay yıldızlı gece lambası ışıltılı renklerle odanız ışıl ışıl&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 	&amp;lt;strong&amp;gt;rengarenk ışıklakları seyretmen uykudan önce tüm yorgunluğunuzu alacaktır.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;gece saatinde odanızın tamamını gece ışıklakrı ile süsleyin&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;gece odanızda gökyüzünü seyretme keyfine varın&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;g&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;ece lambası master stara çocuklarınızda hayran kalacak. çocuğunuzun daha keyifli uyumasını sağlar.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;gözü rahatsız etmez ışıkları vardır.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;pembe/ Mavi/ mor renkleri mevcuttur.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F196" s="0" t="n">
@@ -14210,56 +14318,56 @@
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/lamba4.png</t>
         </is>
       </c>
       <c r="N196" s="0"/>
       <c r="O196" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="n">
         <v>252</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Mıknatıslı Kapı Sinekliği Magic Mesh Siyah</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Mıknatıslı Kapı Sinekliği Magic Mesh Siyah&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Havaların Isınmasıyla, Evinize Giren Sinek, Arı, Böceklerden Şikayet Ediyorsanız Tam Size Göre! Evinize Temiz Hava Girerken Böcekler Evinize Yaklaşamıyor.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Özellikleri:18 Güçlü Mıknatısıyla Kolayca Açılan Magic Mesh Siz Ekstra bir Çaba Sarf Etmeden Kolayca Kapanıyor. Kapınızın Sağ ya da Sola Açılıyor Olabilir Magic Mesh Her İki Kullanım İçinde Uygundur. Evinizdeki Evcil Hayvanlarınız da Sizin Yardımınız Olmadan Eve Kolaylıkla Girip Çıkabilir. Ürün Ölçüleri: 210 cm x 50 cm boyutunda Paket İçeriği:2 adet panel 18 güçlü mıknatısa sahip 20 Adet yapıştırıcı Ayarlanabilir boyut Kapıların yanı sıra pencerelere de uygun Kolaylıkla monte edilebilir, herhangi bir araç gerektirmez&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F197" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G197" s="0" t="n">
         <v>230325132744</v>
       </c>
       <c r="H197" s="0"/>
       <c r="I197" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sinek.jpg</t>
@@ -14272,56 +14380,56 @@
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sinek3.jpg</t>
         </is>
       </c>
       <c r="M197" s="0"/>
       <c r="N197" s="0"/>
       <c r="O197" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="n">
         <v>253</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Plastik 12 Volt Araç Su Isıtıcı</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Araç İçi Isıtıcılı PlastikTermos Kupa Bardak&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Araç İçi Su Isıtıcı Termos Kupa Bardak ile Yolculuklar Artık Daha Keyifli ! Araç ile yaptığınız seyahatlerinizde,istediğiniz anda çayınızı, kahvenizi içebileceksiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Soğuk suyunuzu normal bir termos gibi soğuk olarak muhafaza eder.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Araç çakmak girişinden enerji alır ve suyun kendi ısısını korur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Tüm marka ve model otomobillerde kullanılacak şekilde tasarlanmış ve üretilmiştir. İçeceğinizi almak için kapağını ister tam açabilirsiniz yada kapağın üstündeki klipsi açıp oradan içebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Termos özelliği ile içine koyduğunuz içeçeği hem daha uzun süre sıcak tutacak hem de gerektiğinde ısıtacak. Araç dışında, ofiste yada evde termos bardak olarak da kullanabilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikle kamp yapanlar için mükemmel bir çözüm! Ürün Özellikleri: 12V çakmalık girişinden ısıtıcı özeliği Termos özelliğiyle içecekleri uzun süre sıcak ve soğuk tutma özelliği Mükemmel kapak kilitleme sistemi Araç içi bardak tutucularla uyumlu Darbelere karşı dayanıklı malzeme&amp;lt;br /&amp;gt;
 Renk: grİ&amp;lt;br /&amp;gt;
 Teknik Özellikleri:&amp;lt;br /&amp;gt;
 Kapasite: 330 ml Yükseklik: 15 cm, çapı: 8 cm.&amp;lt;br /&amp;gt;
 12 Volt çakmak girişi&amp;lt;br /&amp;gt;
 Plastik malzeme&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Paket İçeriği:&amp;lt;br /&amp;gt;
 1 adet Araç İçi Su Isıtıcı Termos Kupa Bardak&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F198" s="0" t="n">
         <v>120</v>
       </c>
@@ -14336,177 +14444,177 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kupa2.png</t>
         </is>
       </c>
       <c r="K198" s="0"/>
       <c r="L198" s="0"/>
       <c r="M198" s="0"/>
       <c r="N198" s="0"/>
       <c r="O198" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="n">
         <v>254</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>UVC Ultraviyole Dezenfeksiyon ve Sterilizasyon Cihazı Uzaktan Kumandalı</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;UVC Ultraviyole Dezenfeksiyon ve Sterilizasyon Cihazı Uzaktan Kumandalı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://images.hepsiburada.net/assets/Taris/ProductDesc/uvc2..jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F199" s="0" t="n">
         <v>450</v>
       </c>
       <c r="G199" s="0" t="n">
         <v>230325134635</v>
       </c>
       <c r="H199" s="0"/>
       <c r="I199" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/uv.jpg</t>
         </is>
       </c>
       <c r="K199" s="0"/>
       <c r="L199" s="0"/>
       <c r="M199" s="0"/>
       <c r="N199" s="0"/>
       <c r="O199" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="n">
         <v>255</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Dijital Termometre Oda Isı Sıcaklık Ve Nem Ölçer</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;bestac&amp;amp;nbsp;Htc-1 Dijital Termometre Oda Isı Sıcaklık Ve Nem Ölçer&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Geri Bildirim Ver&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;İster masa üstüne koyun, ister duvara asın. Sıcaklık, nem, saat ve takvim fonksiyonları ile her odanın ihtiyacı olan bu termometre aynı zamanda ölçülen minimum ve maksimum değerleri de kaydediyor. Boyutlar&amp;amp;amp;Ağırlık - Boyutlar 93 x 100 x 23 mm Ağırlık 140 g Genel - Kullanım alanları Her türlü iç mekanda (oda, araba, kümes, buzdolabı vs) ısı ve nem ölçümü Renk Beyaz Model HTC-1 Materyal Plastik Marka HTC Özellikler - Çözünürlük Sıcaklık : 0,1ºC (0,2ºF)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Nem:%1 RH Tip Masaüstü ve duvar Doğruluk ±1ºC (±1,8ºF)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;±%5RH (%30 ~ %70) Pil 1 x 1,5V (AAA) Diğer 12/24 Saat gösterme seçeneği, Alarm fonksiyonu, Takvim, Hafıza Nem ölçüm aralığı %10 ~ %99 RH Sıcaklık ölçüm aralığı -10ºC ~ 50ºC&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;(-14ºF ~ 122ºF) Paket İçeriği&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;- Saatli termometre 1 adet Pil 1 adet&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F200" s="0" t="n">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="G200" s="0" t="n">
         <v>230420151734</v>
       </c>
       <c r="H200" s="0"/>
       <c r="I200" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ter.jpg</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ter1.jpg</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ter2.jpg</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ter3.jpeg</t>
         </is>
       </c>
       <c r="N200" s="0"/>
       <c r="O200" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="n">
         <v>256</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Hafif Taşınabilir Katlanır Tripod Üçgen Kamp Tabure</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Kamp yaparken rahatça oturmak isteyenler için tasarlandı. Bu hafif ve az yer kaplayan tabure kolayca taşınabilir. RAHATLIK Oturma yeri yüksekliği 41 cm. YER KAPLAMAMA Katlandığında az yer kaplar. 5 Litre hacimli: 60 X 9 X 9 cm TAŞIMA KOLAYLIĞI Taşımayı kolaylaştırmak için entegre kayış. Ağırlık: 1 kg. KULLANIMI KOLAYDIR Kolay açma sistemi. Katlı haldeyken açılmaması için elastik bant. DAYANİKLİLİK Çok dayanıklı borular ve kumaş. Maksimum yük kapasitesi: 110 kg. BİLEŞENLER / TAVSİYELER BİLEŞENLER YAPI 70.00% Çelik , 30.00% Polipropilen ANA KUMAŞ 100.00% Polyester BAKIM ÖNERİLERİ Elde yıkayın. YIKAMA ÖNERİLERİ SAKLAMA ÖNERİSİ Kaldırmadan önce yıkayın ve kurutun. Kuru ve temiz bir yerde muhafaza edin. UYARILAR Maksimum 110 kg ağırlık için test edildi.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F201" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G201" s="0" t="n">
         <v>230420152718</v>
       </c>
       <c r="H201" s="0"/>
       <c r="I201" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kamp.jpg</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
@@ -14519,56 +14627,56 @@
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kamp4.jpeg</t>
         </is>
       </c>
       <c r="N201" s="0"/>
       <c r="O201" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="n">
         <v>257</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Taşıma Çantalı Çok Hafif Alüminyum Kamp, Piknik, Plaj, Bahçe, Balkon Masası -(70x70x70)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Alüminyum katlanır kamp masası 70x70 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün açıklaması: Kamp, piknik, bahçe, sahil, balkon, plaj gibi birçok yerde kullanılır. Kolay kurulumu sayesinde hızlı kullanım sağlar. Katlanabilme özelliğine sahip olduğu için az yer kaplamaktadır. Boyutu ve hafifliği sayesinde kolaylıkla taşınabilir. Alüminyum iskelete sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;40 kiloya kadar taşıma kapasitesi mevcuttur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün içeriğinde bir adet üst tabla, iki adet üst kilit çubuğu, bir adet iskelet ve bir adet taşıma çantası mevcuttur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşıma çantasıyla gönderim sağlanır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Teknik özellikleri: Açık ölçüsü: 70x70x70 h/cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapalı Ölçüsü: 13x11,5x71 h/cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşıma Kapasitesi: 40 kg&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Materyal: Alüminyum Ağırlık: 2,1 kg&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F202" s="0" t="n">
         <v>750</v>
       </c>
       <c r="G202" s="0" t="n">
         <v>230420153203</v>
       </c>
       <c r="H202" s="0"/>
@@ -14591,56 +14699,56 @@
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/masa.jpeg</t>
         </is>
       </c>
       <c r="N202" s="0"/>
       <c r="O202" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="n">
         <v>258</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t> BESTWAY PAVİLLO ÇİFT KİŞİLİK 67002 ŞİŞME YATAK (191 X 137 X 22 CM)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Bestway&amp;amp;nbsp;Pavillo 67002 Çift Kişilik Şişme Yatak Kamp 191x137x22 Cm&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;BESTWAY PAVİLLO ÇİFT KİŞİLİK 67002 ŞİŞME YATAK (191 X 137 X 22 CM)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bestway Pavillo Çift Kişilik Kamp Yatağı 67002&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Uzunluk: 191 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Genişlik: 137 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kalınlık: 22 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıkıştırılmış yünlü kadife yüzeyi sayesinde üzerine herhangi bir şey örtmeden rahatlıkla kullanabilirsiniz. Yüzeyi özel hazırlanan terletmeyen özel kumaştan üretilmiştir. Ergonomik yapısı sayesinde vücudunuza masaj rahatlığı sağlar. Kendi isteğinize göre yatağın sertlik ya da yumuşaklığını ayarlayabilirsiniz. Evde, yazlıkta, seyahatte, kampta rahatlıkla kullanabilirsiniz. Emniyet sübabı bulunmaktadır. Pompa dahil Değildir.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F203" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G203" s="0" t="n">
         <v>230520174510</v>
       </c>
       <c r="H203" s="0"/>
       <c r="I203" s="0" t="n">
@@ -14654,56 +14762,56 @@
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yatak.jpg</t>
         </is>
       </c>
       <c r="L203" s="0"/>
       <c r="M203" s="0"/>
       <c r="N203" s="0"/>
       <c r="O203" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="n">
         <v>259</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Bestway 67287 Çift Kişilik Şişme Yatak + Elektrikli Pompa </t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Bestway 67287 Çift Kişilik Şişme Yatak + Elektrikli Pompa&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Bestway&amp;amp;nbsp;67287 Çift Kişilik Şişme Yatak + Elektrikli Pompa&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Rahat ve estetik yapısıyla rahat uyumanızı sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bu ürün demonte olarak gönderilmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kurulum müşteriye aittir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Genişlik 137 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Uzunluk 191 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yükseklik 22 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk Mavi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Modeli Şişme Yatak&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F204" s="0" t="n">
         <v>1300</v>
       </c>
       <c r="G204" s="0" t="n">
         <v>230520175246</v>
@@ -14728,56 +14836,56 @@
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pompalı yatak2.jpg</t>
         </is>
       </c>
       <c r="M204" s="0"/>
       <c r="N204" s="0"/>
       <c r="O204" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="n">
         <v>260</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Bestway 67374 Çift Kişilik Şişme Yatak (203cmx152cmx22cm) -2 Adet Yastık Ve El Pompası Hediye  </t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Bestway&amp;amp;nbsp;Çift Kişilik Şişme Yatak Yastık Ve El Pompalı 203x152x22 Cm - 67374&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürünlerimizin dünyaca geçerli SGS belgesi bulunmaktadır. Sağlık güvenliği ön planda tutularak üretimiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün 2 yastık ve el pompası ile set halinde gelmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ebatı: 203x152x22 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşıma Kapasitesi: 300 kg&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yaş Grubu: 3+&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F205" s="0" t="n">
         <v>800</v>
       </c>
       <c r="G205" s="0" t="n">
         <v>230520175657</v>
       </c>
       <c r="H205" s="0"/>
       <c r="I205" s="0" t="n">
         <v>0</v>
       </c>
@@ -14797,56 +14905,56 @@
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/manuel pompa4.jpg</t>
         </is>
       </c>
       <c r="N205" s="0"/>
       <c r="O205" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="n">
         <v>261</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Bestway 67000 Tek Kişilik Şişme Yatak (185 x 76 x 22) cm</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Bestway 67000 Tek Kişilik Şişme Yatak&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Bestway Tek Kişilik Tek Katlı Şişme Yatak&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kadifemsi Doku Üzeri özel hazırlanmış terleme yapmayan kadife kaplama olup vinly malzemeden üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıkıştırılmış yünlü kadife kaplama yüzeyi sayesinde üzerine herhangi birşey örtmeden kullanabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güvenilir ve Rahat Bir Uyku Ergonomik yapısı sayesinde size rahat bir uyku sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hava Odası Sistemi Havanın yatağa eşit olarak yayılmasını sağlayan hava odacıkları sistemi sayesinde yatakta hiçbir şekilde sarkma ve deformasyon olmaz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşıma Kapasitesi 135kg taşıma kapasitesine sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Emniyet Sistemi Yatağın içindeki özel sübabı sayesinde, şişirilen havanın geri bırakılmasını engelliyen bölümü mevcuttur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ebatları 185 x 76 x 22 cm ebatlarında&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ÜRÜN PAKET İÇERİĞİNDE POMPA YOKTUR&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yaş Grubu : 3+ Yaş&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F206" s="0" t="n">
         <v>700</v>
       </c>
       <c r="G206" s="0" t="n">
         <v>230520180310</v>
@@ -14871,56 +14979,56 @@
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tek4.jpg</t>
         </is>
       </c>
       <c r="N206" s="0"/>
       <c r="O206" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="n">
         <v>262</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Mini Şık Tasarım Iki Başlı Led Işıklı Şarjlı Ruj Epilatör Kaş Düzeltici Kadın Epilasyon Tıraş Aleti</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;2 IN 1 Lady ruj epilatörler elektrikli kaş düzeltici epilasyon tıraş ile LED ışık kadın jilet 2 epilatör kafaları Paket : 1 adet vücut ev sahibi 2 adet kaş düzeltme kafaları 1 adet temiz fırça Kaş düzeltme ve tıraş, USB şarj, sınırsız platform için iki-in-one, kesici kafa yıkanabilir, küçük ve taşınabilir ve temiz. Eller için Bikini, koltukaltı, arka bacaklar, vücudun birden fazla parçası için uygundur. Kaş düzeltme cilde zarar vermez. Tıraş başlığı değişimi: kesici kafasını döndürün, bir tıklama duyduğunuzda çıkarın, tıraş makinesini takın, üçgen şeklindeki şaft ile hizalayın, çevirin ve sıkın Temizlik: bir fırça ile temizleyin, kesici kafasını çıkarın ve bıçağı fırçalamak için küçük bir fırça kullanın Ev sahibi beyaz bir gösterge ışığı çalıştırır, kırmızı ışık tamamen şarj olduğunda yeşil ışığa şarj edilir. Talimatlar 1. Güç anahtarını açın, makine çalışır ve gösterge ışığı yanar 2. Makineyi düzenli olarak tüylü bir yerde hareket ettirin, hareket pürüzsüz olmalı, ileri geri tıraş edilmelidir 3. Lütfen kesici kafasını kapanma ile değiştirin 4. Şarj ederken makineyi kapalı tutun lütfen&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F207" s="0" t="n">
         <v>130</v>
       </c>
       <c r="G207" s="0" t="n">
         <v>230609205927</v>
       </c>
       <c r="H207" s="0"/>
       <c r="I207" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fl3.jpg</t>
         </is>
       </c>
@@ -14931,56 +15039,56 @@
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fl2.jpeg</t>
         </is>
       </c>
       <c r="M207" s="0"/>
       <c r="N207" s="0"/>
       <c r="O207" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="n">
         <v>263</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Zip Trim Portatif Çim Biçme Aleti </t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Zip Trim Çim Düzeltici Cebinize sığan ve otları güçlü bir şekilde kesen ve yabani otları her zamankinden daha hızlı ve daha kolay kesen portatif bir kesicidir. Zip Trim'i hafif geri çekilebilir direğe vidalayın ve tüm temizleme işlerinizi saniyeler içinde yapın. Pahalı gaz kesiciler veya dağınık elektrik kabloları olmadan bahçenizdeki tüm istenmeyen bitkileri kesin. Biçme yaparken Zip Trim'i cebinizde tutun&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;gerektiğinde her zaman kolaylıkla işlemlerinizi halledebilirsiniz. Hafif uzatma direği, erişilmesi zor yerlerin hepsini kırpmanıza olanak tanır.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F208" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G208" s="0" t="n">
         <v>230609210527</v>
       </c>
       <c r="H208" s="0"/>
       <c r="I208" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/zip.jpg</t>
         </is>
@@ -15000,56 +15108,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/zip4.jpg</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/zip5.jpeg</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="n">
         <v>264</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Köpüklü Oto Araba Araç Yıkama Aparatı Basınçlı Su Tabancası</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Köpüklü oto araba araç yıkama aparatı basınçlı su hortumu tabancası Kabı sabun ile doldurup ulaşamadığınız yüksekte olan camlarınızı ya da arabanızı yıkayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çiçeklerinizi sulamak için kullanabilir, çiçekleriniz için sıvı vitamin ile de doldurabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Su kabındaki basınçlı püskürtme ile ulaşılması zor bölgeleri temizleyebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Basınçlı su ile taşları, dış ahşap zeminleri, dışarıdaki mobilyalarınızı, duvarları, botları v.S yıkayabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çıkış yerine çevirin ve çiçeklerinizi ve çimlerinizi sulayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tüm erişemediğiniz yelerdeki yapışmış kirleri basınçlı püstürtme ile kolayca çıkarır.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F209" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G209" s="0" t="n">
         <v>230609211342</v>
       </c>
       <c r="H209" s="0"/>
       <c r="I209" s="0" t="n">
         <v>0</v>
       </c>
@@ -15073,51 +15181,51 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/ez3.jpg</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ez2.jpg</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="n">
         <v>265</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Çok Fonksiyonlu Meyve Sıkacağı Ev Otomatik Cüruf Suyu Ayırma</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;p&amp;gt;İşlev: Sıkma&amp;lt;br /&amp;gt;
 			Hız: 15001 rpm (dahil)-18000 rpm (dahil)&amp;lt;br /&amp;gt;
 			Tip: dikey vidalı çubuk&amp;lt;br /&amp;gt;
 			Astar malzemesi: PC gıda sınıfı plastik&amp;lt;br /&amp;gt;
 			Ek özellikler: sessiz gürültü azaltma, hızlı kağıt hamuru oluşturma&amp;lt;br /&amp;gt;
 			Güç: 200W ve altı&amp;lt;br /&amp;gt;
 			Kapasite: 601mL (dahil)-800mL (dahil)&amp;lt;br /&amp;gt;
 			Voltaj: ≤36V&amp;lt;br /&amp;gt;
 			Tek seferlik maksimum meyve suyu çıkışı: 601mL (dahil)-800mL (dahil)&amp;lt;br /&amp;gt;
 			Posa atık kutusu kapasitesi: 500ml'den az (500ml dahil)&amp;lt;br /&amp;gt;
 			Besleme portu şekli: yuvarlak&amp;lt;br /&amp;gt;
 			Meyve sıkacağı maksimum hızı: 15001 rpm (dahil) - 18000 rpm (dahil)&amp;lt;br /&amp;gt;
@@ -15166,51 +15274,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/curuf-4.png</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/curuf-5.png</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="n">
         <v>266</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Şarjlı 5 Başlıklı Otomatik Temizleme Fırçası </t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Şarjlı 35 Başlıklı Otomatik Temizleme Fırçası Oto Tuvalet Lavabo Küvet Temizlik Fırçası Magic Brush&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;5 i bir arada, güçlü temizlik: Kablosuz Scrubber teknolojisinin çok yönlülüğü evinizi temizlemeyi kolaylaştırır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Zemin, Lavabo, Banyo, Seramik, Banyo dolabı, Ayna, Küvet, Klozet, Cam ve temizlemesi zor bulaşıklarınız için güçlü temizlik sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Her yeri derinlemesine temizleyen üç temizleme başlığı: Temizleme başlıkları sert zeminler için özel olarak tasarlandı. Tüm zemin türlerine uygun Motorbar temizleme başlığı.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Scrubber yüksek dönüş gücü: Scrubber Hyperdymium motor dakikada 65,000 devre kadar dönerek derinlemesine temizlik için 50AW dönüş gücü yaratır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Uzun süreli çalışma süresi: gelişmiş özellikli batarya ile bütün evi temizlemeniz için yeteri kadar güç sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tek düğmeyle güç kontrolü: Konforlu ve kesintisiz temizlik için güç düğmesine bir kez basmanız yeterli olacaktır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kolay bakım: Ömür boyu Yıkanabilir 3 farklı başlık, Değiştirmek için değil, yeniden kullanılmak için tasarlandı.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hızlı başlangıç videolarında temizleme başlıklarının ve aksesuarlarının kullanımını anlatan bilgilendirici videolara göz atabilirsiniz. Hepsi, size ve makinenize özel olarak tasarlandı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İçindekiler: 1 adet Scrubber temizleme makinası, 1 adet şarj kablosu, 1 adet sert uçlu başlık, 1 adet sünger başlık, 1 adet pamuklu bez başlık ile sizlere sunulmaktadır.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
@@ -15236,56 +15344,56 @@
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fır2.jpg</t>
         </is>
       </c>
       <c r="M211" s="0"/>
       <c r="N211" s="0"/>
       <c r="O211" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="n">
         <v>267</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Sese Duyarlı Ekolayzer 32 Led 8 Mod 18 Renk Çubuk Led</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Sese Duyarlı Ekolayzer 32 Led 8 Mod 18 Renk Çubuk Led&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;USB/şarj edilebilir pil RGB renkli tüp 32 LED ses aktive pikap ritim şerit işık müzik atmosferi ortam lamba çubuğu araba parti bilgisayar için Özellik: Çoklu modlar yumuşak ışık tasarımını gösterir. 32 renkli lamba yuvası, en az 8 ekran modu, 5 parlaklık seviyesi ayarlanabilir, 5 hız seviyesi ayarlanabilir. Akıllı gürültü azaltma desteği. AGC otomatik kazanç kontrolü ve akıllı gürültü azaltma algoritması ile gürültülü ortamlarda kullanılabilir. Dahili son derece hassas mikrofon (ses kontrolü). Ses kontrolü, benzersiz stili gösteren ve atmosferi geliştiren ritim ritmini indükler&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ritim ile hareket eder. Çok sahne kullanımı. Araba/masaüstü/ev hoparlörleri/oyunlar/açık partiler için iyi bir ortak. Stilleri de mevcuttur. Güç kaynağı modu da seçilebilir. USB plug-in kablosu veya dahili şarj edilebilir pil, kullanım için dahili şarj edilebilir pil 'i tam olarak şarj etmeyi veya kullanım için takmayı seçebilirsiniz. Şartname: Adı: RGB pikap ortam ışığı Malzeme: ABS + elektronik bileşenler Renk: siyah, beyaz, gümüş beyaz (isteğe bağlı) Şarj yöntemi: USB 5V güç kaynağı-kullanmak için USB hattı bağlamak gerekir/şarj edilebilir-dahili 300mAh pil (isteğe bağlı) Giriş voltajı: &amp;amp;gt;DC 5V 1A Giriş arayüzü: USB Frekans yanıtı: 50-16KHz Boyutu: 181*16*18.5mm Ağırlık: 80-100g Yazılım desteği: AGC&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Akıllı gürültü iptali&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;firmware güncellemesi (dahili seri port üzerinden yükseltme) Fonksiyon: 12 dinamik mod + 18 ses kontrol modu Kullanır: araba/masaüstü/ev hoparlörleri/oyunlar/açık partiler, vb. Bu ilan BizimHesap.com ile yayınlanmıştır.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F212" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G212" s="0" t="n">
         <v>230611165452</v>
       </c>
       <c r="H212" s="0"/>
       <c r="I212" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="0" t="inlineStr">
@@ -15308,56 +15416,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/led5.jpg</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/led.jpg</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="n">
         <v>268</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Buz Topu Kalıp 2 In 1 Buz Küpü Maker Su Şişesi</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;p&amp;gt;Buz Topu Kalıp 2 in 1 Buz Küpü Maker Su Şişesi Topu Kalıp Yapma Kalıpla Kalıp Keçe Bar Ev Mutfak Aracı için | Dondurma Makineleri&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Açıklama: Bu buz topu kalıp aynı anda birçok buz topu yapmak için daha uygun hale getirir. Bu buz topu şişesi, bir parti, tatil, seyahat ve benzeri gibi birçok kez uygundur. Bu buz topu yapım kalıpVe kullanımı güvenlidir ve yıkamak için uygundur. Bu buz topu üreticisi kullanımı uygundur ve doldurması kolaydır.Kapak ve şişe gövdesi tutturulur. Buz toplarını kolayca serbest bırakabilmenizi sağlayan bu buz topu kalıbı genişletilebilir.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Özellikler:&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Malzeme: Plastik.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Renk: Beyaz şeffaf.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Boyut: 27.3x11.4x11.4cm.&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 </t>
         </is>
       </c>
       <c r="F213" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G213" s="0" t="n">
@@ -15387,56 +15495,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/buz4.jpg</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/buz3.jpg</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="n">
         <v>269</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kaşık Tartı Kaşık Terazi Dijital Hassas Ölçüm</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;&amp;amp;nbsp;Kaşık Tartı Kaşık Terazi Dijital Hassas Ölçüm&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Özel tariflerinizde baharatları ve içerikleri ölçerek kullanmanıza yardımcı olur. Kahve yaparken her zaman doğru ölçüyü bu kaşık ile tutturabilirsiniz. Balıklarınızı yemlerken her zaman doğru miktar yemleme bu kaşık ile yapabilirsiniz. Kaşık şeklinde dijital tartı 500 grama kadar tartar Hassas dijital tartılar 0,1 grama kadar duyarlı. Azami tartı kapasitesi 500 gramdır. Büyük bir dijital ekrana sahiptir. Pil Paket içersine dahildir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk seçeneği: Siyah, Beyaz, Pembe, Sarı, Yeşil&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F214" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G214" s="0" t="n">
         <v>230611170820</v>
       </c>
       <c r="H214" s="0"/>
       <c r="I214" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
@@ -15458,51 +15566,51 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/kasık3.jpg</t>
         </is>
       </c>
       <c r="N214" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kasık7.jpg</t>
         </is>
       </c>
       <c r="O214" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Metal Ipli Hakem ve Deprem Düdüğü (24'lü)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Metal Düdük (Demir) Hakem, Deprem Düdüğü&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Resimde gözüktüğü gibi&amp;amp;nbsp;gri metal renktir ve kaliteli bir üründür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Desibel seviyesi uygundur&amp;lt;/p&amp;gt;
 &amp;lt;h2&amp;gt;Metal Düdük Ölçüleri&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Düdük Boyu: 4,5 cm'dir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Metal ham maddeden üretilmiştir.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F215" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G215" s="0" t="n">
         <v>230611171739</v>
       </c>
       <c r="H215" s="0"/>
@@ -15529,56 +15637,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/duduk-4.png</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/duduk-5.png</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="n">
         <v>271</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Dijital Projeksiyonlu Çalar Saat LED Aynalı Çalar Saat </t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;p&amp;gt;Özellikleri: [Ayna Projeksiyon Saati] Sadece tavana projeksiyonlu bir çalar saat değil (yansıtma açısı 180° döndürülebilir ve projeksiyon mesafesi yaklaşık 2-5 metredir), aynı zamanda kozmetik ayna olarak da kullanılabilir. [Çok İşlevli Saat] Sıcaklık ve nem göstergeli. [LED Zaman Göstergesi] Yazı tipi büyük ve net, okunması kolay, 6 parlaklık seviyesi ayarlanabilir ve gece moduna sahiptir, otomatik olarak düşük parlaklıklı ekrana girebilir, uykunuzu rahatsız etmez. [USB Güç Kaynağı] AC adaptör, dizüstü bilgisayar, masaüstü, güç bankası ve daha fazlası aracılığıyla güç almak kolaydır ve güç verildiğinde saat her zaman açıktır; Ayrıca, güç kapalıyken zamanı sıfırlamanıza gerek kalmaması için bellek için bir CR2032 düğme pil bölmesi vardır. (Pil dahil değildir.) [2 Çalar Saat Seti] Ebeveynlerin ve çocukların farklı uyanma saatleri ihtiyaçlarını karşılayabilir; ayrıca ekstra uyku için tek tıkla ertelemeyi destekler, gecikme alarmı 5 ila 60 dakika arasında ayarlanabilir; alarm sesi de ayarlanabilir. [Güzel Bir Hediye] Cömert ve güzel görünümlü pratik saat, yatak odasına, oturma odasına ve daha fazlasına yerleştirmek için mükemmel, aile, arkadaşlar, sevgililer vb. için harika bir hediye.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Özellikler: Siyah renk Malzeme: ABS USB Kablo Uzunluğu: 1.5m/ 4.9ft Ürün Boyutu: 18.5*7.7*2.4 cm/7.2*3.03*0.94 inç Ürün Ağırlığı: 162g/ 5.7oz Not: CR2032 düğme pil dahil değildir ve elektrikle çalışmaz ve yalnızca zamanı hatırlamak için kullanılır. Paket Listesi: 1 * Saat 1 * USB Kablosu 1 * Kullanım Kılavuzu (Çince ve İngilizce)&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F216" s="0" t="n">
         <v>300</v>
       </c>
       <c r="G216" s="0" t="n">
         <v>230611172153</v>
       </c>
       <c r="H216" s="0"/>
@@ -15597,56 +15705,56 @@
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/st2.jpg</t>
         </is>
       </c>
       <c r="M216" s="0"/>
       <c r="N216" s="0"/>
       <c r="O216" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="n">
         <v>272</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Ultrasonik 150 DB Uzun Menzilli Köpek Kovucu</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Ultrasonik Uzun Menzilli Köpek Kovucu ve Eğitici 150 DB Ses Cihazı&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn3.akamaized.net/a1/org/08/63/36/69/88823961.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;h3&amp;gt;&amp;amp;nbsp;&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Saldırgan köpeklere hiçbir zarar vermeden uzaklaştıracak Köpeklerden Korunma Cihazını her zaman yanınızda bulundurmak isteyeceksiniz.&amp;lt;br /&amp;gt;
 Aynı zamanda bir eğitim aracı olarak ’ta kullanabileceğiniz bu cihaz sayesinde ister kendinizi savunun ister köpekleri uzaklaştırın.&amp;lt;br /&amp;gt;
 İnsana sessiz gelen sadece köpekler tarafından duyulabilen ses dalgaları köpekleri sakinleştirir ve sizden uzaklaştırır.&amp;lt;br /&amp;gt;
 Köpek ve kediler üzerinde etkilidir.&amp;lt;br /&amp;gt;
 6 metre uzaklıktaki köpekler için duyulabilir ultrasonik dalgalar iletir.&amp;lt;br /&amp;gt;
 20 metreye kadar etkilidir.&amp;lt;br /&amp;gt;
 9 Volt pil ile çalışır&amp;lt;br /&amp;gt;
 Görselde yer ambalajlı üründen Mavi veya Sarı renkten stok durumuna göre gönderilecektir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Ölçüleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 11 cm x 2.5 cmx 4cm&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1 Adet Kedi- Köpek Kovucu Ultrasonik Cihaz (Köpek Savar)&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F217" s="0" t="n">
@@ -15675,56 +15783,56 @@
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/kopek4.jpeg</t>
         </is>
       </c>
       <c r="N217" s="0"/>
       <c r="O217" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="n">
         <v>273</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Car Pro Uyumlu Şarjlı Araç El Süpürgesi - Car Vacuum Cleaner</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Car Pro Uyumlu Şarjlı Araç El Süpürgesi - Car Vacuum Cleaner&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;4000Pa'ya kadar yüksek emiş gücü üretir ve gerçekten inatçı atıkları bile hızla ortadan kaldırır. Dayanıklı 2000 mAh pili, şarj başına 25 dakikaya kadar çalışma süresi sağlar. Set, her köşe bucağı kolayca süpürebileceğiniz pratik bir 2'si 1 arada fırça içerir. Elektrikli süpürge, arabanızda fazla yer kaplamayacak kadar kompakttır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özellikler:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Giriş: 5V / 1,5A&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Pil kapasitesi: 2000mAh&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarj süresi: yaklaşık 3 saat&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çalışma zamanı: yaklaşık 25 dakika&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Emiş gücü: 4000Pa'ya kadar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ses seviyesi: &amp;amp;lt;65dB&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarj bağlantı noktası: USB-C&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutlar: 258x58mm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ağırlık Yaklaşık: 367g&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Fırça boyutları: 149x47mm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kutu içeriği: Elektrikli süpürge 2'si 1 arada fırça&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kullanım kılavuzu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F218" s="0" t="n">
@@ -15753,124 +15861,124 @@
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/car4.jpeg</t>
         </is>
       </c>
       <c r="N218" s="0"/>
       <c r="O218" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="n">
         <v>274</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t> Mini  Portatif Çamaşır Makinesi </t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Kompakt ve Çok Amaçlı Tasarım&amp;lt;br /&amp;gt;
 Tasarımı, kullanımınızın rahatlığını ve konforunu dikkate alır. Çap 9cm / 3.54 inçtir ve ağırlık 320 gramdır,yer kaplamaz. Küçük boyutlu, kullanılmadığında kaldırılabilir. Kişisel seyahatler, iş gezileri, yazlık kıyafetler ve kişisel çamaşırlar için uygundur, kovaya, banyo lavabosuna, mutfak lavabosuna koyun ve ultrasonun kiri çıkarmasına izin verin.&amp;lt;br /&amp;gt;
 Yüksek Kaliteli Malzeme Portatif çamaşır makinesi çevre dostu malzemelerden yapılmıştır. Güvenli, toksik olmayan ve tatsızdır. Ve dayanıklıdır. Yaklaşık 1 kg giysi ağırlığı taşıyabilir. Düşük gürültülü tasarımı benimsemek, dinlenmenizi veya uykunuzu rahatsız etmekten endişe duymamak. Ultrasonik TemizlemeBu ürünümüz, sıvının dağılmasını hızlandırmak için yüksek frekanslı titreşim kavitasyonu kullanır, bu da temizleme amacına ulaşmak için türbini ileri ve geri temizleyebilir. Güçlü bir vantuza sahiptir, bu nedenle sallanma konusunda endişelenmenize gerek yoktur. Çamaşır yıkamada çok etkilidir. Yıkayıcıyı uygun kova suyuna ayarladıktan sonra, kişisel çamaşırlarınızı ve tercih ettiğiniz deterjanı ekleyin. Pulg ve çalışmaya başlamak, otomatik döngü temizleme, otomatik pozitif ters çevirme, ultrasonik titreşim temizleme ve kabarcık temizleme, modu değiştirmek için birlikte verilen uzaktan kumandayı kullanabilirsiniz. Eller gibi dikkatlice ovuşturma, giysilere zarar vermez. USB ile Çalışır ve Enerji TasarrufuUSB kablosuyla güçlendirilmiş, istediğiniz yerde kullanmanızı sağlar. Herhangi bir kova, lavabo, el yıkama istasyonu çamaşır yıkamak için kullanabilir. Ve 30 dakikalık işlemden sonra otomatik olarak kapanacaktır.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F219" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G219" s="0" t="n">
         <v>230616094246</v>
       </c>
       <c r="H219" s="0"/>
       <c r="I219" s="0" t="n">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/cam.jpg</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/cam4.jpg</t>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/cam3.png</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/cam2.jpg</t>
         </is>
       </c>
       <c r="N219" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/cam1.jpg</t>
         </is>
       </c>
       <c r="O219" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="n">
         <v>275</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Refleksoloji Manyetik Şeffaf Ayak Tabanlığı</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özelikleri :&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Rahat masaj verir, stresi azaltır&amp;lt;br /&amp;gt;
 PointsMasaj noktaları ayakları etkin şekilde masaj yapar&amp;lt;br /&amp;gt;
 Isıyı emen kan dolaşımını teşvik edebilir, Kalsiyum, Laktik Asit, Ürik Asit gibi hızlı bir şekilde maddeleri teşvik eder.&amp;lt;br /&amp;gt;
 Doğru kan dolaşımını teşvik eder&amp;lt;br /&amp;gt;
 Yorgun Ayakları Rahatlatır&amp;lt;br /&amp;gt;
 Bacak basıncını Azaltmaya yardımcı olur&amp;lt;br /&amp;gt;
 Ayak Kokusunu Azaltır&amp;lt;br /&amp;gt;
 Temiz tutmak kolaydır ! Ilık suda bulaşık sabunu ile temizleyin ve kurumasını bekleyin.&amp;lt;br /&amp;gt;
 Rahatça kesilebilir çizgilere sahiptir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 35 ile 40 numara arası ayarlanabilir ölçülere sahiptir&amp;lt;br /&amp;gt;
 Manyetik tabanlıkları tutarlı bir şekilde kullandıktan birkaç hafta sonra sağlığını hissedeceksiniz. Mıknatıslar, ayak tabanındaki akupunktur noktalarını uyarmak için tasarlanmıştır, ancak elbette bu tıbbi bir çözüm değildir.&amp;lt;br /&amp;gt;
 Etkiler farklı insanlar için ve tabanlık kullanımında ne kadar tutarlı oldukları konusunda farklılık gösterecektir.&amp;lt;br /&amp;gt;
 Taban Yüksekliği: 1cm-3cm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F220" s="0" t="n">
         <v>50</v>
       </c>
       <c r="G220" s="0" t="n">
@@ -15900,134 +16008,134 @@
           <t>https://www.realtoptan.com/image/catalog/slayt/ayak4.jpg</t>
         </is>
       </c>
       <c r="N220" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ayak5.jpeg</t>
         </is>
       </c>
       <c r="O220" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="n">
         <v>276</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>6 Kademe Unisex Bel Korsesi İnceltici Vücut Şekillendirici</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;ÖZELLİKLERİ&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Göğsün daha dik durmasına ve kalçanın yuvarlak bir şekil almasına yardımcı olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Doğum sonrası deformasyonu toparlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2 Beden ince gösterir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ayda 5-6 cm kalıcı sıklaşma sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Zayıfladıkça daraltıla bilen 6 kademeli çengellere sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sıktığı için tamamen iştah keser ve az yemenizi sağlar aynı zamanda geç acıkmanızı sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Balenler sayesinde dik durmanızı sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kıyafetlerinizin altında kullandığınızda kıvrılma yapmaz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Gayet fit ve estetik görünmenizi sağlar ayrıca dışarıdan korse kullandığınız kesinlikle fark edilemez.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk seçeneği: Siyah ve Krem&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Beden: M-L-XL-XXL-3XL&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F221" s="0" t="n">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="G221" s="0" t="n">
         <v>230616100228</v>
       </c>
       <c r="H221" s="0"/>
       <c r="I221" s="0" t="n">
         <v>79</v>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse.jpeg</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse2.jpeg</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse3.jpeg</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse4.jpeg</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse5.jpeg</t>
         </is>
       </c>
       <c r="O221" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="n">
         <v>277</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>3 Kişilik Kamuflaj Desenli Kolay Kurulumlu Kamp Çadırı</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 kişilik konaklama&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;200 &amp;amp;nbsp;x&amp;amp;nbsp; 150 &amp;amp;nbsp;x &amp;amp;nbsp;110 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -16058,209 +16166,213 @@
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/5.jpg</t>
         </is>
       </c>
       <c r="N222" s="0"/>
       <c r="O222" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="n">
         <v>278</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>10 Kişilik Kolay Kurulumlu Kamp Çadırı (300x300x170)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 kişilik konaklama&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu: 3&amp;lt;/strong&amp;gt;00 &amp;amp;nbsp;x&amp;amp;nbsp; 300 &amp;amp;nbsp;x &amp;amp;nbsp;170 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F223" s="0" t="n">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="G223" s="0" t="n">
         <v>230624013209</v>
       </c>
       <c r="H223" s="0"/>
       <c r="I223" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/cadır.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel10.png</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/cadır2.jpeg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/cadır3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/cadır4.jpg</t>
-[...2 lines deleted...]
-      <c r="N223" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
+        </is>
+      </c>
+      <c r="N223" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
+        </is>
+      </c>
       <c r="O223" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="n">
         <v>279</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kamp Alanı Duş Giyinme Wc Çadırı Fotoğrafcı Prova Kabini 190x120x120</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Kamp Plaj Duş Wc Otomatik Giyinme Çadırı 120x120×190 cm Portatif Çadır Giyinme Çadırı&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;KULLANIM AMAÇLARI: GİYİNME,WC AMAÇLI KULLANIM, FOTOĞRAF ÇEKİMİ&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;MALZEME:&amp;amp;nbsp;METALİZE KAPLI SU GEÇİRMEZ POLYESTER KUMAŞ&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ÖLÇÜ: 120X120X190CM&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;KAPALI KUTU ÖLÇÜ: 45 CM ÇAPI&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENK SEÇENEĞİ: KOYU YEŞİL, LACİVERT&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F224" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G224" s="0" t="n">
         <v>230624013708</v>
       </c>
       <c r="H224" s="0"/>
       <c r="I224" s="0" t="n">
         <v>82</v>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/giy.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-1.png</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/giy2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-2.png</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/giy3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk8.png</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/giy4.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk9.png</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/giy5.jpeg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-5.png</t>
         </is>
       </c>
       <c r="O224" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="n">
         <v>280</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Göğüs (Meme) Bandı, Meme Dikleştirici Bant, Meme Kaldırıcı Siyah Renk</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;p&amp;gt;Meme kaldırma, dikleştirme bandı.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Uygulama tiplerinin ayrıntıları ve tarifi kutu içerisinde gönderilmektedir.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Cilt için üretilmiş antialerjik ten renginde, çektirme için kullanıma uygun kinezyo bant özelliğindedir.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;5cm eninde 5mt uzunluğundadır. Cilt kıvrımlarına uygun dokuda (%95 pamuk)&amp;amp;nbsp; esneyebilen kendinden yapışkanlı, hava alabilir yapıdadır.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Dekolte kıyafetlerinizde sütyensiz destek sağlar.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Memeyi yukarı doğru çektirerek kullanabileceğiniz gibi yanlara doğru çektirerek birbirinden ayırabilirsiniz.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Büyük memelerde düzleştirme sağlayabilirsiniz.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;İstediğiniz meme şekli için özelleştirerek kullanabilirsiniz.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Suya dayanıklı olduğu için mayo içerisinde de kullanabilirsiniz&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;48 saate kadar cildinizde kalabilir.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Bant 5mt uzunluğundadır. İhtiyacınız kadarını kesip kullanabilirsiniz bu sayede çift taraflı olarak 8-9 defaya kadar kullanabilirsiniz.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Kutu üzerinde meme için uygulandığına dair ibare bulunmaz. Kutu içinde&amp;amp;nbsp; bant ve uygulama tarifi çıkar. Giyeceğiniz kıyafete ve ihtiyacınıza göre keser ve kullanırsınız.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Cilt üzerine kullanılması güvenlidir ve uygulaması kolaydır.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Suya dayanıklıdır. Banyoda keselemediğiniz sürece güvenle kullanabilirsiniz.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
@@ -16290,56 +16402,56 @@
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/meme23.jpg</t>
         </is>
       </c>
       <c r="M225" s="0"/>
       <c r="N225" s="0"/>
       <c r="O225" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="n">
         <v>281</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>HAREKET SENSÖRLÜ USB ŞARJLI LED IŞIK LAMBA</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Ürün Açıklaması&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;HAREKET SENSÖRLÜ USB ŞARJLI LED IŞIK LAMBA&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Açıklama:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1. Kızılötesi sensör + Fresnel lens, gün boyunca indüksiyon yok&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2. Geniş algılama aralığı, 0-3 metre algılama mesafesi, 120 ° algılama açısı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3. İndüksiyon modu, ışığı manuel olarak kapatmaya gerek yok, otomatik olarak kapanıyor&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;4. 0.6W düşük güç, enerji tasarrufu, uzun ömür&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;5. Rahat yumuşak ışık, yüksek kaliteli LED lamba boncukları&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Gerilimi: 5V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Gücü: 0. 6W&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme: abs&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;LED: 6 ADET LED&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Algılama Mesafesi: yaklaşık 0-3 Metre&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün boyutu: 8.3 * 8.3 * 2cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Açık renk: Beyaz&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F226" s="0" t="n">
@@ -16372,56 +16484,56 @@
           <t>https://www.realtoptan.com/image/catalog/l3.jpg</t>
         </is>
       </c>
       <c r="N226" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/l2.jpg</t>
         </is>
       </c>
       <c r="O226" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="n">
         <v>282</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Damacana Pompası</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Ürün Detayları&amp;lt;/h2&amp;gt;
 &amp;lt;h2&amp;gt;Şarjlı Damacana Pompası Damacana Su Pompası Otomatik Usb Şarjlı&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://n11scdn3.akamaized.net/a1/org/14/80/80/69/IMG-1884148938870647481.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;h3&amp;gt;&amp;lt;br /&amp;gt;
 Özellikler&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Demode Su Pompalarını Unutun! Su taşırma derdine son. Dijital tasarımı ile tek dokunuşta su doldurabileceksiniz. Şarjlı Su Pompası birinci sınıf malzeme seçimi sebebiyle koku tutmaz ve sağlıklıdır. BPA içermeyen yapısı nedeniyle anne ve bebeklerin kullanımına uygundur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Kesintisiz Kullanımlı Şarjlı Su Pompası&amp;lt;br /&amp;gt;
 Şarj gösterge ışığı sayesinde sizi asla yarı yolda bırakmaz, uzun ömürlü bataryası sayesinde 6-8 damacanaya kadar kesintisiz kullanım sağlar ve USB şarj girişi sayesinde kolayca şarj olur. Sade tasarımı ile kapaktan kolay çıkım sağlarken şık tasarımı ile de mutfağınızda vazgeçemeyeceğiniz küçük ev aleti olarak inovasyonel bir dokunuş katacak.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Renk: BEYAZ&amp;lt;br /&amp;gt;
 -Gerilim: 5V&amp;lt;br /&amp;gt;
 -Malzeme: ABS&amp;lt;br /&amp;gt;
 -Güç: 4W&amp;lt;/p&amp;gt;
 &amp;lt;hr /&amp;gt;
 &amp;lt;p&amp;gt;Mutfak da kullanılacak pratik malzemeler ile işiniz hız kazanırken siz de zamandan tasarruf edebilirsiniz. Her alana özel üretilmiş pratik mutfak gereçleri ile yemek hazırlama sürecinizden tam verim alabilirsiniz. Sebze ve meyvelere özel üretilen dilimleyici, çekirdek çıkarıcı, ezici gibi gereçler sayesinde görüntü olarak şık sofralar hazırlayabilirken pratik olarak işlemlerinizi tamamlayabilirsiniz. Mutfakların baş kahramanlarından bıçaklar da her daim keskinlik için bıçak bileyicisi tercih ederek, verimli bir yemek deneyimi yaşayabilirsiniz.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Mutfak da detaylara önem verenlerdenseniz her zaman elinizin altında olmasından mutluluk duyacağınız bu ürünler keyifli yemek serüvenlerinize eşlik etsin. Hamur işleri dahil her alanda kullanılabilen oklava, çırpıcı, kesme tahtası, mutfak tartısı, mutfak zamanlayıcısı gibi ürünler planlı bir yemeğin detaylarına eşlik eder.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
@@ -16447,56 +16559,56 @@
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/d3.jpg</t>
         </is>
       </c>
       <c r="M227" s="0"/>
       <c r="N227" s="0"/>
       <c r="O227" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="n">
         <v>283</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>3 Watt Şarj Edilebilir Güneş Enerjili Solar El Feneri 3 Modlu Kamp Lambası</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Açıklaması&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty644/product/media/html-images/20221213/14/303622756/388c4895-a242-42a7-97bf-d478846cad14.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• USB ile Şarj veya Güneş Enerjili Solar Şarj&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• 3'ü 1 Arada Tasarım: Yüksek Ön ışık-Yardımcı ışık -Yan ışık COB&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Süper Parlak: COB LED şeritleri ekstra parlaktır&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Enerji Tasarrufu: Yüksek verimli COB LED şeritleri Enerjiyi çok daha yavaş tüketir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Feneriniz, Mobil Cihazlarınızın acil şarjı için güç kaynağı olarak kullanılabilir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uyarı:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong&amp;gt;USB ile şarj ederken, LED'lere zarar vermemek için fenerinizi kapatın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty644/product/media/html-images/20221213/14/303622756/001872b8-77ea-4ec3-a6f2-5589608bbca8.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty644/product/media/html-images/20221213/14/303622756/cc014745-6e84-47cc-b505-72b913982d16.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty643/product/media/html-images/20221213/14/303622756/620370a7-2083-47d1-80bd-ec004c2bb4d2.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;SOLAR IŞILDAK FENER - Daha Yeşil • Daha Parlak • Daha Güvenli&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Dış mekan aydınlatmasının keyfini çıkaran ve her kullanıcının deneyimini dikkate alan SOLAR FENER,&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;evinizin çevresinde, arka bahçede veya bir kamp gezisinde son derece çok yönlü bir ışık kaynağıdır.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Solar Fener'i 5V DC kablosuyla hızlıca USB ile şarj ededilirsiniz.&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;Yada Kampta, Bahçede Güneş Enerjisi ile şarj edebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çok yönlü LED ışıkları ile, kamp alanı çevresinde her yönde aydınlatma sağlar.&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güneş enerjisi ile şarj ettiğiniz ışıldak fenerinizi isterseniz aydınlatma aracı olarak,&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;isterseniz mobil cihazlarınızı şarj edebileceğiniz, güç kaynağı olarak kullanabilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
@@ -16587,56 +16699,56 @@
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/L2.jpg</t>
         </is>
       </c>
       <c r="M228" s="0"/>
       <c r="N228" s="0"/>
       <c r="O228" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="n">
         <v>284</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Kamp Lambası Güneş Enerjili Katlanır Kamp El Feneri</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table cellspacing=&amp;quot;0&amp;quot; style=&amp;quot;border-collapse:collapse; border-spacing:0px; border:none; box-sizing:border-box; color:#484848; font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif; font-size:14px; font-style:normal; font-variant-ligatures:normal; font-weight:400; letter-spacing:-0.35px; line-height:normal !important; outline:0px; padding:0px; text-align:start; text-decoration-color:initial; text-decoration-style:initial; text-decoration-thickness:initial; vertical-align:baseline; white-space:normal; width:1158.4px&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;border-bottom:none; border-left:none; border-right:none; border-top:none; vertical-align:baseline&amp;quot;&amp;gt;
 			&amp;lt;div id=&amp;quot;productDescriptionContent&amp;quot; style=&amp;quot;border:0px; max-width:1152px !important; padding:0px&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#ff8000&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Şarjlı Kamp Lambası Güneş Enerjili Katlanır Kamp El Feneri Lamba Işıldak Gece Lamba Led Beyaz Işık&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;color:#ff8000&amp;quot;&amp;gt;Kanatları Açılır ve Katlanır&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Askılı&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;5 Modlu Çalışma Özelliği.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Yüksek Verimli Beyaz Led Çip.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Şarj Süresi: 3 Saat.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Kullanım süresi: 3-5 saat.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Ergonomik Tutuş.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Darbeye Dayanıklı ABS gövde.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Suya Dayanıklı.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Ürünler 3 Ayda bir en az 10 saat şarj edilmedilir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:large&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Kullanım sırasında Işık Miktarı Azalırsa Şarj Ediniz.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;/div&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
@@ -16710,56 +16822,56 @@
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/K2.jpg</t>
         </is>
       </c>
       <c r="L229" s="0"/>
       <c r="M229" s="0"/>
       <c r="N229" s="0"/>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="n">
         <v>285</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>4 Taraflı Güneş Enerjili Şarj Edilebilir Lamba </t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Android Şarj Desteğine sahip, iyi tasarlanmış Solar Şarj Edilebilir Lamba.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;32 Yüksek Parlak LED, 2000 mAh Pil içerir. Taşınabilir ve rahat tutma yeri ve Duvara Asma Noktası, onu son derece dayanıklı ve taşıması güvenli hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Acil Durum Işığı, üstün kaliteye sahip 32 Yüksek Parlaklık SMD'de üretilmiştir.&amp;lt;br /&amp;gt;
 Lamba Hafiftir ve Üst Kısmında Çadıra Asılabilen Bir Kancası Vardır.&amp;lt;br /&amp;gt;
 Bu Light'ta Elektrikli Şarj Noktası ve Ekstra Android Telefon şarj seçeneği vardır&amp;lt;br /&amp;gt;
 IPX4 Suya Dayanıklılık Derecesi, Bu Fenerin Hafif Yağmurlarda veya Karlı Günlerde İyi Çalışabilmesini, Açık Hava Etkinlikleri İçin İyi Olmasını Sağlar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk Seçenekleri: Turkuaz, Beyaz, Yeşil&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F230" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G230" s="0" t="n">
         <v>230921232133</v>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
@@ -16778,148 +16890,148 @@
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/w1.jpg</t>
         </is>
       </c>
       <c r="M230" s="0"/>
       <c r="N230" s="0"/>
       <c r="O230" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="n">
         <v>286</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Üç Boyutlu Yazıcı 3D Kalem Pen Printer</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Üç Boyutlu Yazıcı 3D Kalem Pen Printer&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3D Yazıcı Kalem üç boyutlu modelleme için harika bir araçtır. Filamentin kalem içinde ısıtılması sonrasında; kalemi modeli oluşturmak için model geometrisinde hareket ettirmeniz yeterlidir. Filament hızlı bir şekilde soğuduktan sonra modelinizin sağlam prototipi ortaya çıkacaktır. Böylece aynen 3D yazıcılar gibi hayal ettiğiniz herşeyin modelini ortaya çıkarabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3D Yazıcı kalemlerde kullanacağınız 3D kalem plastikleri – filamentler &amp;quot;güvenli malzeme” sınıfındadır ve sağlık açısından herhangi bir risk taşımazlar. Kullanımları çocuklar için güvenlidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler :&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün: 3D Yazıcı Kalem&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yazdırma Tekniği: FDM - Fuse deposition modeling&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kullanılabilen Malzeme: 1,75mm ABS,PLA,HIPS&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uç Nozzle Çapı: 0.6 mm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç : AC 100/250V 3A adaptör / DC 5V 2A 24W&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ağırlık : 0.065 KG&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sertifika:CE ROHS FCC&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket İçeriği:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 Adet – 3D Çizim kalemi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 Adet – Adaptör EU Çıkış&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 Adet – Filament Örnekleri&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 Adet – 3D Çizim kalemi Standı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;3D yazıcı kaleminizi hemen kontrol&amp;amp;nbsp; etmeyi unutmayınız, ayarlarını doğru yapın ve sorun halinde tamir için&amp;amp;nbsp; müdahale etmeyiniz, değişiklik ve tadilat yapmayınız. Cihazın ilk çalışması&amp;amp;nbsp; yön tuşuna 5-10 sn arası basılı tutulmalıdır. Eğer çocuklar kullanacaksa;&amp;amp;nbsp; doğru şekilde kullandıklarından emin olunuz.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3D yazıcı kalem ile yapabilecekleriniz sınırsızdır. 3D kalem kullanım kılavuzunu dikkatli&amp;amp;nbsp; ve detaylı okumanız ve talimatlarına harfiyen uymanız çok önemlidir. Güvenlik başta&amp;amp;nbsp; olmak üzere; Açma kapama, Isı ayarı, Filamenti yükleme ve çıkartma, tutuş açısı, hız&amp;amp;nbsp; ayarı ve daha birçok konuyu iyice anladıktan sonra bu sınırsız dünyaya giriş yapabilir,&amp;amp;nbsp; cihazınız uzun süreler kullanabilirsiniz. Ayarların yanlış yapılması kötü performans ve&amp;amp;nbsp;sonuçlara neden olabilir, kaleminizin düzgün çalışmasını engeller. Cihazınızı kuru tutunuz,&amp;amp;nbsp; basınç, manyetik alan, çok soğuk veya sıcak ortam, toz ve yabancı maddeler, fiziksel&amp;amp;nbsp; darbelere ve düşmeye karşı koruyunuz.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her kullanım sonrası kalem içindeki filamenti çıkardığından emin olun. Kalemin ucunda kalan&amp;amp;nbsp; plastiği, henüz kalem sıcakken bir fırça ya da parmak koruyucu ile ucunu temizleyebilirsiniz.&amp;amp;nbsp; Kaleme filamenti yerleştirmeden önce her iki ucunun da düz olduğundan emin olun. Kaleme&amp;amp;nbsp; filament yerleştirir ya da çıkarırken itme ve çekme yapmayın.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kalem hızı ile el hızının ayarlanması:&amp;amp;nbsp;Elinizi çok yavaş hareket ettirmeniz&amp;amp;nbsp; durumunda filament (plastik materyal) birikmeye başlayacaktır ve bu çizgilerde&amp;amp;nbsp; topaklanma yapabilir.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kalıp Kullanma:&amp;amp;nbsp;Özellikle daire, silindir, gövde gibi tasarımlarda kalıp kullanımı&amp;amp;nbsp; çizimi kolaylaştıracaktır.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Havaya çizim:&amp;amp;nbsp;Temelinin sağlam belirlenmiş olduğundan ve çalışma yüzeyine&amp;amp;nbsp; sabitlendiğinde emin olun. Elinizin hızı ile kalem hızını ayarlayın. Havaya çizim&amp;amp;nbsp; yaptığınızda kalemi plastikten ayırmadan önce plastiğin tamamen soğuduğundan&amp;amp;nbsp; emin olun, hızlı soğuma sağlamak için fan kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kalem renk seçeneği: Pembe, Lila, Mavi, Sarı&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F231" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G231" s="0" t="n">
         <v>231002140751</v>
       </c>
       <c r="H231" s="0"/>
       <c r="I231" s="0" t="n">
-        <v>4935</v>
+        <v>4925</v>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3d-1-mavi.png</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3d-2.png</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3d-4.png</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3d-4.png</t>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3d-mavi.png</t>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="n">
         <v>287</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Kapı Barfiksi 100 cm</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Oldukça pratik olan Koridor ve Kapı Barfiksi omuz, kanat ve kol kaslarını çalıştırır ve geliştirmenize yardımcı olur.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Vücut geliştirmek için spor salonlarına para ödemeye son! Kapı Barfiksi çok pratiktir ve kolayca monte edilebilir. 63 ile 100 cm arasında uzayıp kısalarak kapı aralığına sıkıştırmayla kullanılır. Omuz, kanat ve kol kaslarını çalıştırır.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çelik malzemeden imal edilmiştir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Uzayıp kısalan mekanizması sayesinde her kapıya uyar.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Tutulacak kısımları sünger, gövdesi metaldir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 5 Farklı egzersiz yapmak mümkün.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Uzunluk: 62 cm. - 100 cm. arası uzayıp kısalabilir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Renk: Gümüş.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Kullanım Şekli:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Kapı boyunda barfiks aletini genişleterek kapı boyuna getirip sıkıştırınız. Barfiks çubuğunu açarak kapıya sabitleyin. Barfiks üzerindeki kaymaz süngerler sayesinde eliniz terleme yaptığında süngerler teri çekerek elinizin barın üzerinden kaymasını engeller.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Boyutları:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
@@ -16964,56 +17076,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/bar3.jpg</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bar2.jpg</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="n">
         <v>288</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Twister Manyetik Ayak Masaj Aleti</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Manyetik Tabanı Sayesinde Kan Dolaşımını Hızlandırarak Günün Yorgunluğunu Atmanızı Sağlar.&amp;lt;br /&amp;gt;
 Ürün Ölçüleri: 30x30x3 Cm&amp;lt;br /&amp;gt;
 Renk Seçenekleri: Yeşil, Gri, Pembe, Mor&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F233" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G233" s="0" t="n">
         <v>231014101743</v>
       </c>
       <c r="H233" s="0"/>
       <c r="I233" s="0" t="n">
         <v>97</v>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/yeni1.jpeg</t>
         </is>
       </c>
@@ -17032,56 +17144,56 @@
           <t>https://www.realtoptan.com/image/catalog/slayt/yeni3.jpeg</t>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/yeni2.jpeg</t>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="n">
         <v>289</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Elektrikli Yaşlanma Önleyici Ultrasonik Yüz Masaj Aleti</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mini Elektronik Ultrasonik İyontoforez Aparatı Yüz Titreşim Masajı Cilt Bakımı Ion Yüz Temizleyici&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Size yüz cilt pigmentasyonunu, cilt esnekliğini iyileştirmenin ve kırışıklıkları derinden ortadan kaldırmanın güvenli ve güvenilir bir yolu sunar. Olumlu ve negatif iyon teknolojisi ile, yüzünüzü nazikçe masaj yapabilir, nemi iyonik duruma dönüştürebilir ve ardından cilt hücrelerini 24 saat boyunca nemli bir durumda tutabilir. Ayrıca, kan dolaşımını ve metabolizmasını geliştirmek için mükemmeldir. Profesyonel kullanım veya ev kullanımı için ideal, bu iyontoforezi güzellik aracını kullandığınız sürece, genç ve kendinden emin olacağınız!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yüz cildine zararsız&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Olumlu ve negatif iyon teknolojisi, cilt pigmentasyonunu, cilt elastikiyetini verimli bir şekilde iyileştirir ve kırışıklıkları derinden ortadan kaldırır&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kan dolaşımını ve metabolizmasını iyileştirir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Nemi iyonik duruma dönüştürür, cilt hücrelerini bir gün için nemli bir durumda tutar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Patent tasarımlı, güvenli ve güvenilir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu masaj sağlıklı yaşam için iyi bir yardımcıdır&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ergonomik tasarım, mükemmel yüzleşmek için uygun&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Küçük boyutlu, taşıması kolay&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Fişe gerek yok ve serbestçe kullanılabilir, boşlukla sınırlı değil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme: Plastik + Elektronik Bileşenler&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç kaynağı: CR 2032 pil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Boyut (H * W): 15 * 1.5cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çap Sensörü Kafası: 3.5cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Beyaz renk&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ağırlık: 32G \ PCS&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Nasıl kullanılır:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç düğmesini &amp;quot;+&amp;quot; konumuna getirin, LED ışığı yeşile döner, ürün titreşim, pozitif iyon, bu arada, cilt koruyucusu beslenmeye başlar, Cilt Koruyucu Beslenme ve sonra beyazlatmak efekti elde edin.&amp;lt;/p&amp;gt;
@@ -17124,136 +17236,136 @@
           <t>https://www.realtoptan.com/image/catalog/slayt/mas3.jpeg</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/mas2.jpeg</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="n">
         <v>290</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Katlanabilir Alüminyum Kamp Masa 4'lü Tabure Seti</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Katlanabilir Alüminyum Kamp Masa 4'lü Tabure Seti&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Alüminyum Katlanabilir Kamp Masa Seti + 4 Tabure&amp;amp;nbsp;katlanabilir kamp masası seti ve 4 taburesi ile kapalı ve açık birçok alanda rahatınız ve konforunuzdan ödün vermeyeceksiniz. Farklı pek çok alanda kullanıma uygun olan ergonomik kamp masası ve tabureleri plajda, bahçede, balkonda, balık avında, kamp alanlarında ya da piknik yerlerinde keyifle ve güvenle kullanabilirsiniz. Ergonomik bir tasarıma sahip olan kamp masası ve tubureler kolayca kurulup kaldırılabilir,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Askılı taşıma çantası sayesinde zahmetsizce taşınabilir,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Discovery Fishing Team alüminyum Kamp Masası toplandığında taşıma çantası ile çok az yer kaplamakta ve bu sayede pek çok alana kolayca sığabilmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sağlam alüminyum profiller,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 Adet katlanabilir tabure,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ekstra güçlendirilmiş bağlantı noktaları,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kaymaz ayaklar,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İki kademeli yükseklik ayarlama,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün kapalı haldeyken içerisine 4 adet katlanır tabure sığmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünü ayrıca monte etmeye gerek yoktur. Kutudan kurulu bir şekilde çıkmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Masa Ölçüleri&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Açık: U:120 x G:60 x Y:55&amp;amp;nbsp;cm (Yükseklik 2 kademeli olarak ayarlanabiliriyor.)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapalı: G:60 x U:60 x D:10 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kutulu: G:62 x Y:12 x D:12 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tabure Ölçüleri&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;G:30 x U:26 Y: 38 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk Seçeneği: Krem&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F235" s="0" t="n">
         <v>1500</v>
       </c>
       <c r="G235" s="0" t="n">
         <v>231020145543</v>
       </c>
       <c r="H235" s="0"/>
       <c r="I235" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/masa66.png</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa1.png</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/masa44.png</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa4.png</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/masa55.png</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa3.png</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/masa11.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa2.png</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/masa22.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa5.png</t>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="n">
         <v>291</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>İstiridye İçinde Gerçek İnci Kolye</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;İstiridye İçinde Gerçek İnci Kolye İstiridye İçinde Gerçek İnci Kolye ile inci tanesi sevgilinizi gerçek incilerle ödüllendirin... İstiridye, deniz içerisindeki en hassas ama zorluklara göğüs gerebilen en güçlü canlıdır. Kabuğu oldukça serttir ve izin vermediği sürece kimse kolay kolay açamaz. Yemek ihtiyacını karşılamak için kabuğunu açtığında, içerisine dolan kumlardan çok rahatsız olur ve özel bir salgı ile bu kum tanelerinin üstünü örter. Kum taneleri yıllar içerisinde inanılmaz bir şekilde parlak ve görkemli inci tanesine dönüşür. İnci tanesi, göze kötü gelen şeylerin bile kalplerinin parıl parıl olabileceğinin kanıtıdır. Bir incinin oluşumu için uzun yıllar geçmesi gerekmektedir. O yüzden ki inciler çok değerli ve özeldir. Sevdiklerimize kimi zaman “İnci Tanem” deriz. Çünkü sevdiklerimiz hiç yorulmadan el üstünde tutuğumuz en değerli varlıklarımızdır. Bizi kırsalar da, üzseler de tıpkı bir istiridye gibi kötü olayların üstünü sevgimizle kapatır, aşkımızı sonsuza dek yaşatmaya çalışırız! İstiridye İçinde Gerçek İnci Kolye, o çok değerli incileri içinde bulunduran bir üründür. Sevgililer gününde sevgilinize hediye edebileceğiniz Aşk İncileri Takı Seti ile sevgilinize onun ne kadar özel olduğunu hissettirebilirsiniz. İstiridye İnci'nin 5 Farklı Rengi Mevcuttur! Beyaz Renk İnci -Sağlık Krem Rengi İnci -Mutluluk Şeftali Rengi İnci -Sevgi Altın Rengi İnci- Servet Siyah Renkli İnci-Bilgelik sembolüdür. Hangi renkte inci geleceği de sizin şansınıza olacaktır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: 1 adet istiridye içerisinde kültür incisi İnciyi takmak üzere bekleyen 1 adet boş hazneli kolye zinciri&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F236" s="0" t="n">
         <v>80</v>
       </c>
       <c r="G236" s="0" t="n">
         <v>231114161456</v>
       </c>
       <c r="H236" s="0"/>
       <c r="I236" s="0" t="n">
         <v>0</v>
@@ -17274,56 +17386,56 @@
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kolye4.jpg</t>
         </is>
       </c>
       <c r="N236" s="0"/>
       <c r="O236" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="n">
         <v>292</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Mini Katlanır Kazma Kürek</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Katlanabilir Kamp Küreği Küçük Portatif Pusulalı Kamp Seti (Kazma+Kürek+Testere) Katlanabilir küreği kampda, araçlarda ya da fazla yer tutmamasını istediğin ev ve depolarınızda yer işgal etmeden kullanabilirsiniz. Kamp için uygun sapı çıkabilen yapıdadır. Taşıma çantasında 11x17cm yer tutmaktadır. Testeresi, kazması, şişe açacağı pusulası ve dayanıklı küreği ile tam bir settir. Karbon çelikten imal edilmiştir. Oldukça dayanıklıdır. Kürek ve çevirilen mekanizma ile sabitlenerek kullanılabilir. Kürek Sapı çevrilerek monte edilmektedir. Katlanmış Şekilde : 6x28,5x10cm Kullanıma Hazır : 26x32x10cm&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F237" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G237" s="0" t="n">
         <v>231114162211</v>
       </c>
       <c r="H237" s="0"/>
       <c r="I237" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kürek2.jpg</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
@@ -17332,56 +17444,56 @@
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kğrek5.jpg</t>
         </is>
       </c>
       <c r="M237" s="0"/>
       <c r="N237" s="0"/>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="n">
         <v>293</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Dekoratif Hareketli Sandscape Kum Saati </t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Dekoratif ürünler her zaman evinize ve ofisinize şıklık katmaktadır. Sahra çölünün gizemini artık istediğiniz yerde hissedebilirsiniz. Iç kısım tamamı cam yüzeyden oluşmaktadır, dış kısım plastiktir. 360 derece döndürebilirsiniz, içerisinde ki sıvıyı daha akışkan hale getirerek hızlı akmasına ve şekil değiştirmesine de yardımcı olabilirsiniz. Şırınga yardımı ile plastik kısmın oradan su koyabilirsiniz. Ürün 1&amp;amp;nbsp;inç tir. Ürün boyu : 25&amp;amp;nbsp;cm. Sıradan bir tablonun size vermeyeceği hissi, 3d hareketli kum tablosuyla yaşayın! Bu harika sanat eseri, içindeki kumun hareketiyle size dinamik ve canlı bir görüntü sunar. Ister evinizin salonunda, ister ofisinizde veya işletmenizde kullanın, bu kum tablosu sizi ve misafirlerinizi etkileyici bir görsel şölenle karşılayacak. Hareketli kum tablosu, gerçek bir sanat eseri gibi tasarlanmıştır. Çeşitli renklerdeki kumların hareketi, sıvı içindeki yüzeylerin kusursuz bir şekilde tasarlanmış olmasıyla daha da çarpıcı hale gelir. Üç boyutlu görüntüsü, izleyenleri içine çeker ve sanatın gücünü yaşamalarını sağlar. Aynı zamanda mükemmel bir hediyeliktir ( sevgiliye doğum günü, yeni iş hediyesi, ve aklınıza gelebilecek tüm özel günlerde) bu tablonun tasarımında kullanılan malzemeler de kaliteli ve dayanıklıdır. Içindeki kumun hareketi, hava ile kontrol edilir ve bu sayede herhangi bir sorun yaşamadan uzun süre kullanabilirsiniz. Ayrıca, şık ve modern tasarımı sayesinde, her türlü dekorasyona uyum sağlar. Bu 3d hareketli kum tablosu, evinize, ofisinize veya işletmenize harika bir atmosfer katacak. Siz de bu eşsiz sanat eserine sahip olmak isterseniz, hemen siparişinizi verin ve dinamik ve canlı bir ortamın keyfini çıkarın.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F238" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G238" s="0" t="n">
         <v>231114162759</v>
       </c>
       <c r="H238" s="0"/>
       <c r="I238" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kum.jpg</t>
         </is>
       </c>
@@ -17392,96 +17504,96 @@
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kum2.jpg</t>
         </is>
       </c>
       <c r="M238" s="0"/>
       <c r="N238" s="0"/>
       <c r="O238" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="n">
         <v>294</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Rgb Şerit 5 Metre 16 Renkli Kumandalı Adaptörlü Çift Taraflı Bant</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Rgb şerit led iç ve dış mekan 5 metre kumandalı set tak çalıştır 16 renk, tuşlu kumanda, adaptor, silikonlu, 5 mt 300 led&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özellikleri: şerit led 16 renk, 4 mod (strobe, fade, smooth, flash) kumanda ile renkleri değiştirebilir, istediğiniz moda geçebilir, açma/kapama yapabilirsiniz güçlü ve parlak aydınlatmaya&amp;amp;nbsp;enerji sınıfı ile düşük elektrik tüketimi 5 metre şerit led metrede 60 led, toplam 300 led çalışma gücü 12 volt yapışkanlı bantı ile istediğiniz yüzeye uygulayabilirsiniz iç ve dış mekanlarda aydınlatma ve dekor amaçlı kullanıma uygundur . tozlanmaz , kirlenmez.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket içeriği: 5 mt şerit led, kumanda, adaptör kontrol kutusu.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F239" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G239" s="0" t="n">
         <v>231114165139</v>
       </c>
       <c r="H239" s="0"/>
       <c r="I239" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/led0.jpg</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
+          <t>https://www.realtoptan.com/image/catalog/resimler/led33.jpg</t>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/resimler/led44.jpg</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/led55.jpg</t>
-        </is>
-[...8 lines deleted...]
-          <t>https://www.realtoptan.com/image/catalog/resimler/led33.jpg</t>
         </is>
       </c>
       <c r="N239" s="0"/>
       <c r="O239" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="n">
         <v>295</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Güneş Enerjili Bahçe Lambası Plastik Saplama 10lu Set</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
@@ -17530,123 +17642,123 @@
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kkk.jpg</t>
         </is>
       </c>
       <c r="N240" s="0"/>
       <c r="O240" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="n">
         <v>296</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>138 Ledli Yıldız Perde Işık 3 Metre</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;3 M YILDIZ PERDE LED IŞIKLARIMIZ İLE SİZ DE İSTER EVİNİZİ DEKORE EDİN, İSTER ÖZEL GÜNLERİNİZİ GÜZELLEŞTİRİN!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;ÜRÜNÜMÜZ ÇOK AMAÇLI OLUP EV DEKORASYONUNDA, HER TÜRLÜ ORGANİZASYONLARDA, NİŞAN, KINA, SÖZ, DOĞUM GÜNÜ VB. GÜNLER İÇİN ÇOKÇA TERCİH EDİLMEKTEDİR.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;BÜYÜK SAÇAK UZUNLUĞU 80 CMDİR, KÜÇÜK SAÇAK UZUNLUĞU 60 CMDİR.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;ÜSTÜNDEKİ KUMANDA İLE KONTROL EDİLİR.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;PRİZ İLE ÇALIŞMAKTADIRLAR. EKLEMELİ ÜRÜNDÜR.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;BİRDEN FAZLA LED ALARAK BİRBİRİNE KOLAYCA EKLEYEBİLİRSİNİZ.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F241" s="0" t="n">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="G241" s="0" t="n">
         <v>231114170528</v>
       </c>
       <c r="H241" s="0"/>
       <c r="I241" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yıldız.jpg</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yıldız2.jpg</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yıldız3.jpg</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yıldız4.jpg</t>
         </is>
       </c>
       <c r="N241" s="0"/>
       <c r="O241" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="n">
         <v>297</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Çelik 6 Oz 177 Ml İçecek Matarası</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çelik 6 Oz 177 Ml İçecek Matarası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;6 oz - 177&amp;amp;nbsp;ml hacim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;304 &amp;amp;nbsp;paslanmaz çelik .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün kapağı plastiktir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutları 9&amp;amp;nbsp;cm. x 9,5&amp;amp;nbsp;cm. Kalınlık : 2 cm.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: Ürünün içini ilk kullanımda mutlaka su koyup çalkalayarak yıkayınız.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F242" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G242" s="0" t="n">
         <v>231213175458</v>
       </c>
       <c r="H242" s="0"/>
       <c r="I242" s="0" t="n">
         <v>0</v>
       </c>
@@ -17666,120 +17778,120 @@
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/oz.jpg</t>
         </is>
       </c>
       <c r="N242" s="0"/>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="n">
         <v>298</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t> Harley Davidson Matara 8 Oz (240 Ml) İçecek Matarası</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;İçecek matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. İçecek matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 240 ml sıvı alır. (8 oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 10x15x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F243" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G243" s="0" t="n">
         <v>231213180738</v>
       </c>
       <c r="H243" s="0"/>
       <c r="I243" s="0" t="n">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h4.jpg</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h1.jpg</t>
         </is>
       </c>
       <c r="M243" s="0"/>
       <c r="N243" s="0"/>
       <c r="O243" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="n">
         <v>299</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>6'lı Çelik Metal Kaplama Viski Taşı Soğutma Buz Küpü</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;6'lı&amp;amp;nbsp; Çelik Metal Gold Kaplama Viski Taşı Soğutma Buz Küpü Çelik Buz Küpleri Metal Soğutma Küpleri Hediyelik Çelik Viski Soğutma Taşı Seti Ürün viski için kullanımı daha yaygın olduğu için viski soğutma küpleri olarak geçse de her türlü soğuk içecek için kullanıma uygundur. · Buz küplerinin içerisi saf su ile doludur. Çelikten üretilmiştir. · Küplerin boyutu yaklaşık 2,7 cm x 2,7 cm ölçülerindedir. · Asla kimyasal zararlı vernik, cila vs kullanılmamıştır. · Ham bez pamuklu soğutma kesesi ile gönderilecektir. Kese buzluğun kokusunu taşlara geçmesini engeller. · Kutu içerisinde 6 adet Metal Soğutma taşı bulunmaktadır. · Kullanmadan önce yıkamanız önerilir. · Küpler buzdolabının buzluk bölümünde kutusunun içerisinden çıkan özel kesesi ile birlikte 3-4 saat kaldıktan sonra kullanmaya başlayabilirsiniz. Bir kadeh içeceğe 2 adet bu soğuk Buz küpünden bırakmanız yeterli olacaktır · Kullandıktan sonra ılık suyla yıkayıp tekrar kullanabilirsiniz. Bulaşık makinasında da yıkabilir. · Ürünlerimiz çok güzel bir hediyelik ürün olarak düşünülebilir. Not: Görseldeki kraf, şişe, bardak , maşa vb. aksesuarlar ürüne dahil olmayıp sadece görsel amaçlıdır. Viski taşı, viski ve diğer soğuk içeceklerinizin ısısını muhafaza eder. Viski taşı 21,6 derece bulunan yani oda sıcaklığındaki bir viskiyi yaklaşık 4 derece kadar soğutabilir. Viski taşı, viskiyi sulandırmadan soğutabilmesine ek olarak, soğutma derecesini belli bir seviyede tuttuğu için viskinin karakterini de bozmamış olur. Viski taşı, viskisini oda sıcaklığının biraz altında içmek isteyen ve bunu yaparken de viskisini sulandırmak istemeyen viski tutkunları için doğru bir tercih olacaktır. Sadece viski için değil, diğer tüm soğuk içeceklerde rahatlıkla kullanılabilir.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F244" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G244" s="0" t="n">
         <v>231213181119</v>
       </c>
       <c r="H244" s="0"/>
       <c r="I244" s="0" t="n">
         <v>97</v>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz1.png</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
@@ -17788,56 +17900,56 @@
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz3.png</t>
         </is>
       </c>
       <c r="M244" s="0"/>
       <c r="N244" s="0"/>
       <c r="O244" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="n">
         <v>300</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>9 oz (266ml) Çelik Matara Hediye Seti İçecek Matarası 4 Shot Bardaklı</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çelik Matara Hediye Seti İçecek Matarası 4 Shot Bardaklı Muhteşem bir hediye seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;9 oz luk matara ve bardaklarıyla hediye kutusunda tüm sevdiklerinize hediye edebilirsiniz.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet 9 oz ( 266 ml ) Çelik Matara&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 Adet çelik shot bardak&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet huni&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet hediye kutusu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F245" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G245" s="0" t="n">
         <v>231213182123</v>
       </c>
       <c r="H245" s="0"/>
       <c r="I245" s="0" t="n">
         <v>0</v>
       </c>
@@ -17853,56 +17965,56 @@
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mat2.jpg</t>
         </is>
       </c>
       <c r="M245" s="0"/>
       <c r="N245" s="0"/>
       <c r="O245" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="n">
         <v>302</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t> Kışlık Kalın Termal Çorap</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Turmalin Zayıflama Sağlık Çorabı ---- Alt kısımdaki turmalinin hafif ısı ile kendiliğinden ısınma prensibi, ayakların üşümesi hissinde ısıtıcı bir etkiye sahiptir. Yeni canlılığın ve konforun keyfini çıkarmanıza olanak tanır.&amp;lt;br /&amp;gt;
 Akupunktur Çorapları ---- Isıtmalı Çoraplar Bacak Yorgunluğunu Giderebilir, Sinir Sistemini Düzenleyebilir, Nemi Giderebilir ve Kokuları Ortadan Kaldırabilir, Bacakların ve Ayakların Şişmesini Ortadan Kaldırabilir, Kan Dolaşımını Düzenleyebilir.&amp;lt;br /&amp;gt;
 Kaymaz Tutuş Tasarımı ---- Kaymaz yoga çoraplarının alt kısmındaki yapışkan noktalarla öne çıkan unisex kaymaz çoraplarımız, gelişmiş stabilite ve denge için daha iyi kavrama sunar.&amp;lt;br /&amp;gt;
 Tek Beden ---- Ortalama bedende hem erkekler hem de kadınlar için AFIZ Turmalin Zayıflama Sağlık Çorabı tasarımı. Bu süper elastik ve gerilebilir ısıtmalı çoraplar, tek bedenle unisex yetişkinler için uygundur.&amp;lt;br /&amp;gt;
 Açık Hava Aktiviteleri için İdeal ---- Soğuk havalarda ayaklarınızı sıcak tutun. Tırmanma, kayak, kış balıkçılığı, koşu, kış avcılığı için harika. Sevdikleriniz, sevgilileriniz ve arkadaşlarınız için harika bir hediye.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F246" s="0" t="n">
         <v>50</v>
       </c>
       <c r="G246" s="0" t="n">
         <v>231218164145</v>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I246" s="0" t="n">
         <v>0</v>
@@ -17923,56 +18035,56 @@
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/corap3.jpg</t>
         </is>
       </c>
       <c r="N246" s="0"/>
       <c r="O246" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="n">
         <v>303</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Mavi Su Akvaryum Şişe Şeklinde Batmayan Titanik Gemi</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Sevdiğinize alabileceğiniz en güzel hediye...&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aşkınızın batmayan gemisi, gemi battığında aşkında biteceği düşünülür ancak gemi batmadığından aşkında bitmeyeceğine inanılır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün boyutu: 15cm x 7cm'dir.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F247" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G247" s="0" t="n">
         <v>231218164932</v>
       </c>
       <c r="H247" s="0"/>
       <c r="I247" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/gemi1.jpg</t>
         </is>
       </c>
@@ -17987,56 +18099,56 @@
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/gemi4.jpg</t>
         </is>
       </c>
       <c r="N247" s="0"/>
       <c r="O247" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="n">
         <v>304</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Batmayan Gemi Şişe Akvaryum</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;BATMAYAN GEMİ ŞİŞE AKVARYUM&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İçerisindeki sıvı yoğunluğu nedeniyle gemi batmaz, devrilmez.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Evinizin farklı noktalarında dekorasyon aracı olarak&amp;amp;nbsp;kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün içindeki sıvıyı buharlaştırmak, ürünün tam hasarına neden olur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ebatları: 17.5 cm * 3.5&amp;amp;nbsp;cm * 6.5 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: 1 adet batmayan gemi şişe akvaryum&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F248" s="0" t="n">
         <v>170</v>
       </c>
       <c r="G248" s="0" t="n">
         <v>231218165251</v>
       </c>
       <c r="H248" s="0"/>
       <c r="I248" s="0" t="n">
         <v>249</v>
       </c>
@@ -18056,56 +18168,56 @@
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sise4.jpeg</t>
         </is>
       </c>
       <c r="N248" s="0"/>
       <c r="O248" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="n">
         <v>305</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>LED Işıklı Flash Özellikli 4 Modlu  Anahtarlık El Feneri</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Özellikler :&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Parlaklık: 800 lumens&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pil kapasitesi: 500mAh&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Light Longlasting: 3-5 saat arası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Şarj modeli: Type-c giriş&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kullanım alanları : her türlü aydınlatmaya ihtiyaç duyulduğunda, elektrik kesintisi gibi acil durumlarda kullanıma uygundur&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Işık kaynağı türü: 30 COB fitilleri&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Su geçirmezlik seviyesi: XPX7&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Materyal: Aluminyum alaşım +PC&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aydınlatma modu : güçlü aydınlatma – orta seviyede aydınlatma – flaş mod – uzun süre basılı tutarak süper parlaklık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Detaylar :&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;COB anahtarlık el feneri, taşınabilir bir boyutu ve minimalist tasarımı korurken 800 lümen aydınlatma sağlamak için güçlü bir LED kullanır. Bu USB şarj edilebilir el feneri, dahili yüksek kapasiteli şarj edilebilir pil ile çalışır. Aynı zamanda harika bir şişe açacağı. Kamp yapmak, köpek gezdirmek, bir şeyler aramak, tamir etmek ve daha fazlası gibi çeşitli durumlarda kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://www.drstuning.com/class/INNOVAEditor/assets/led/1.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://www.drstuning.com/class/INNOVAEditor/assets/led/2.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://www.drstuning.com/class/INNOVAEditor/assets/led/3.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://www.drstuning.com/class/INNOVAEditor/assets/led/4.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://www.drstuning.com/class/INNOVAEditor/assets/led/5.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
@@ -18135,51 +18247,51 @@
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ısık4.png</t>
         </is>
       </c>
       <c r="N249" s="0"/>
       <c r="O249" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="n">
         <v>306</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Derili 4 Bardaklı İçecek Matara Seti</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çelik Matara Hediye Seti İçecek Matarası 4 Shot Bardaklı Muhteşem bir hediye seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;9 oz luk matara ve bardaklarıyla hediye kutusunda tüm sevdiklerinize hediye edebilirsiniz.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet 9 oz ( 266 ml ) Çelik Matara&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 Adet çelik shot bardak&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet huni&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet hediye kutusu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F250" s="0" t="n">
         <v>300</v>
       </c>
       <c r="G250" s="0" t="n">
         <v>240103142246</v>
@@ -18192,51 +18304,51 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/matarrraa.png</t>
         </is>
       </c>
       <c r="K250" s="0"/>
       <c r="L250" s="0"/>
       <c r="M250" s="0"/>
       <c r="N250" s="0"/>
       <c r="O250" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="n">
         <v>307</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Katlanır Bardaklı Matara Set</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Erkeklere hediye almak zor iş. Sevdiğiniz erkeğe ve size özel 2 ci Katlanır SHOT bardak ile sevginizi karşılıklı yudumlayın. Bu özel tasarım seçeneği ile onlara şık, kullanışlı bir hediye almış olacaksınız. Yanından biran olsun ayırmak istemeyeceği Katlanır 2 SHOT Matara Seti, bugüne kadar en beğendiği hediyelerden biri olacak&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özel Shot matara Seti içerisinde Katlanan 2 shot bardak deri çantası bulunmaktadır. Dizayn şıklığı ve zarifliği ile birleşen bu set sevdiklerinizi çok mutlu edecek. Sizi de, sıradışı tasarımıyla katlanan shot bardaklar ile karşılıklı güzel anlarda kullanmanız dileğiyle&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ayrıca Matara ebatı oldukça büyüktür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;18 OZ &amp;amp;nbsp;=&amp;amp;nbsp;532.3 cc&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Katlanır Özel SHOT Matara Seti;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- 1 Adet Çelik&amp;amp;nbsp;Matara&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- 1 Adet&amp;amp;nbsp;Matara Askılı Deri Kılıf&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- 2 Adet Çelik KATLANAN&amp;amp;nbsp;SHOT bardak&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Matara çantası üzerinde bölme göz anahtarlık shot&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F251" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G251" s="0" t="n">
@@ -18258,51 +18370,51 @@
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/askı3.jpg</t>
         </is>
       </c>
       <c r="M251" s="0"/>
       <c r="N251" s="0"/>
       <c r="O251" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="n">
         <v>308</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>ISI BANDI VÜCUT SOBASI (10 ADET)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;12 Saat Etkili Isınmatik Cep Sobası&amp;amp;nbsp;vücut sıcaklığınız düştüğünde, vücudunuza büyük bir enerji ve sıcaklık sağlayan ürün &amp;amp;nbsp;kışın en pratik ısınma sağlayan bir üründür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Isınmatik&amp;amp;nbsp;ile evde, ofiste, kayak tatilinde, stadyumda her yerde kışı sıcak geçirin.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cep Sobası&amp;amp;nbsp;kışın soğuk havalarda vücudun üşüyen kısımlarının hemen ısınmasını sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sırt, bel, kas, karın ağrısı çekenler ve adet dönemindeki bayanlar için idealdir bir&amp;amp;nbsp;Vücut Isıtıcısıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Spor yaparken meydana gelen kas ve eklem sakatlanmalarında dışarıdan takviye olarak kullanılır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kan dolaşımını güçlendirici ve hücresel metabolizmayı yenileyici özelliğe sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Isınmatik, sadece ısınmak için kullanımın dışında ağrıyan adele ve eklemleri rahatlatır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Soğuk havalarda imdadınıza yetişecek ve saniyeler içerisinde kullanmaya başlayarak anında sıcaklığı hissetmeye başlayacaksınız.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yürüyüş yaperken ısıtıcınız artık yanınızda ve kullanıma hazır halde.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cep Sobası&amp;amp;nbsp;12 Saat boyunca etkilidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cep Sobası Isınmaik&amp;amp;nbsp;Özellikleri:&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kışın soğuğa karşı vücudunuzu sıcak tutar.&amp;lt;/li&amp;gt;
@@ -18349,51 +18461,51 @@
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/band3.png</t>
         </is>
       </c>
       <c r="M252" s="0"/>
       <c r="N252" s="0"/>
       <c r="O252" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="n">
         <v>309</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Ultrasonik Köpek Kovucu Ses Cihaz Köpek Savar</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Super Ultrasonik Dogchaser Köpek Kovucu Cihaz &amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;El Tipi Taşınabilir&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;20 METRE YE KADAR ETKİLİDİR.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;KÖPEKLERİ VERDİĞİ YÜKSEK ULTRASONİK SES DALGASI İLE UZAKLAŞTIRIR.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;AYRICA FLAŞ LED IŞIK ETKİSİ İLE DE KÖPEKLERİ UZAKLAŞTIRIR.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;YANINIZA DEVAMLI TAŞINABİLİR EL TİPİ BİR CİHAZDIR .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;EĞİTİM AMAÇLIDA KULLANILIR .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;9 V PİL İLE ÇALIŞIR.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F253" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G253" s="0" t="n">
@@ -18411,56 +18523,56 @@
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/koppp2.png</t>
         </is>
       </c>
       <c r="L253" s="0"/>
       <c r="M253" s="0"/>
       <c r="N253" s="0"/>
       <c r="O253" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="n">
         <v>310</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Mini Ev Dikiş Makinesi Pedallı Sewing Machine</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Mini Ev Dikiş Makinesi Pedallı Sewıng Machine Mini Pratik Ev Dikiş Makinesi Işıklı Pedallı Bu ev tipi dikiş makinesi, çift iplikli, 2 vitesli, çift güçlü bir tasarıma sahiptir. Kolay iplik kesme için bir iplik kesici, çıkarılabilir bir ayak pedalı ve yerleşik Ön iplik geçirme, önceden ayarlanmış tansiyon ve otomatik sarma ile sorunsuz hemen dikiş yapabilmeniz için çok fonksiyonlu mini dikiş makineleri ev dikişinin neredeyse tüm ihtiyaçlarını karşılayabilir. Yeni başlayanlar için bu dikiş makinelerinde iki düğme, bir ayak düğmesi ve bir düğme bulunur. Çift iplikli tasarıma ve otomatik sarmaya sahiptir, bir iplik kesici ve kullanım kılavuzu ile donatılmıştır, ister yeni başlayan ister dikiş meraklısı olun, bu makineyi kolayca çalıştırabilirsiniz. Anneleriniz, büyükanneleriniz, eşleriniz, kızlarınız ve yeğenleriniz için bir hediye olarak uygundur, bu dikiş makinesinin sevimli görünümü onları cezbedecektir. Bu portatif dikiş makinesi sadece 1,6 pound ağırlığında ve gövdesi 7,68&amp;quot;*4,92&amp;quot;*7,87&amp;quot; dir. Hafif ve kompakt, dikişte kolaylık, enerji tasarrufu ve yerden tasarruf sağlamak üzere tasarlanmıştır. Her zaman, her yerde kullanmak için sırt çantanızda. Evde veya seyahat ederken yerinde bakım ve acil durum dikişi için çok uygundur. Pedallı bu mini dikiş makinesi, giysiler, çarşaflar, yastıklar, perdeler veya doğum günü hediyesi giysiler gibi çok kalın olmayan bazı kumaşları dikmek için uygundur. Hafif ve kompakt tasarım, ulaşılması zor yakaları, pantolonları ve daha fazlasını dikmeniz için uygundur. Düşük hız ve yüksek hız olmak üzere iki adet değiştirilebilir hıza sahiptir, dikiş becerilerinize uygun mükemmel dikiş kontrolü sağlar, hızlı dikiş ve tamir için ideal bir seçimdir. Bu küçük dikiş makinesi, güç adaptörü veya pil kaynağı kullanabilir. Evin gücü kapalı, dışarı çıkarken priz yok olsa bile AC/DC adaptör veya dört adet AA pil ile dikiş işlerinizi bitirmeye devam edebilirsiniz. Güvenlik nedeniyle, her iki güç kaynağı yöntemini aynı anda kullanmayın&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F254" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G254" s="0" t="n">
         <v>240103144934</v>
       </c>
       <c r="H254" s="0"/>
       <c r="I254" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/dikis.jpeg</t>
         </is>
       </c>
@@ -18475,190 +18587,190 @@
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/dikis4.jpg</t>
         </is>
       </c>
       <c r="N254" s="0"/>
       <c r="O254" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="n">
         <v>311</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>8 Modlu Mini Şarjlı Kelebek LCD Ekran Ems Boyun Omuz Kol Sırt Elektrikli Masaj Bantı Kas Stimülatörü</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün özellikleri: * 100% yepyeni ve kaliteli. * masaj parçası: Boyun/sırt/bel/kalça/bacak ve diğer parçalar. * 8 mod ve 19 seviye: Her mod için farklı yoğunluk seviyeleri vardır (dokunma, masaj, masaj, sıkma, dokunma, yoğurma, eğitim, şekillendirme) kullanıcılar bireysel ihtiyaçlara göre farklı yoğunlukları seçebilir. * yorgunluğu gidermeye, kasları rahatlatmaya, kan dolaşımını iyileştirmeye ve yağ yakmaya yardımcı olur. * sadece kasların dışını ovalayan mevcut genel masaj cihazlarından farklı olarak, masaj, yorgunluktan hızlı bir şekilde kurtulmak için kan dolaşımını etkili bir şekilde arttırmak için kasların içini uyarmak için kullanır. * küçük boyutlu, hafif, taşıması ve depolanması kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün talimatları:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1. Ana bilgisayarı jel yama ile bükün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2. Jel yamasındaki şeffaf film'i ortaya çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3. Cihazı masaj yapmanız gereken alana takın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4. Açmak için &amp;quot;+&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;5. Istenilen modu seçmek için &amp;quot;m&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;6. Size uygun masaj yoğunluğuna ayarlayın. Yoğunluğu azaltmak için yoğunluğu ve &amp;quot;-&amp;quot; artırmak için &amp;quot;+&amp;quot; tuşuna basmaya devam edin.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F255" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G255" s="0" t="n">
         <v>240103145704</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini.png</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini2.jpeg</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini3.jpg</t>
         </is>
       </c>
       <c r="M255" s="0"/>
       <c r="N255" s="0"/>
       <c r="O255" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="n">
         <v>312</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>8 Modlu Mini Şarjlı Kelebek LCD Ekran Ems Boyun Omuz Kol Sırt Elektrikli Masaj Bantı Kas Stimülatörü</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün özellikleri: * 100% yepyeni ve kaliteli. * masaj parçası: Boyun/sırt/bel/kalça/bacak ve diğer parçalar. * 8 mod ve 19 seviye: Her mod için farklı yoğunluk seviyeleri vardır (dokunma, masaj, masaj, sıkma, dokunma, yoğurma, eğitim, şekillendirme) kullanıcılar bireysel ihtiyaçlara göre farklı yoğunlukları seçebilir. * yorgunluğu gidermeye, kasları rahatlatmaya, kan dolaşımını iyileştirmeye ve yağ yakmaya yardımcı olur. * sadece kasların dışını ovalayan mevcut genel masaj cihazlarından farklı olarak, masaj, yorgunluktan hızlı bir şekilde kurtulmak için kan dolaşımını etkili bir şekilde arttırmak için kasların içini uyarmak için kullanır. * küçük boyutlu, hafif, taşıması ve depolanması kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün talimatları:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1. Ana bilgisayarı jel yama ile bükün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2. Jel yamasındaki şeffaf film'i ortaya çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3. Cihazı masaj yapmanız gereken alana takın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4. Açmak için &amp;quot;+&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;5. Istenilen modu seçmek için &amp;quot;m&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;6. Size uygun masaj yoğunluğuna ayarlayın. Yoğunluğu azaltmak için yoğunluğu ve &amp;quot;-&amp;quot; artırmak için &amp;quot;+&amp;quot; tuşuna basmaya devam edin.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F256" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G256" s="0" t="n">
         <v>240103145704</v>
       </c>
       <c r="H256" s="0"/>
       <c r="I256" s="0" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini.png</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini2.jpeg</t>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini3.jpg</t>
         </is>
       </c>
       <c r="M256" s="0"/>
       <c r="N256" s="0"/>
       <c r="O256" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="n">
         <v>313</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Arctic Air Ultra Usb Mini Soğutucu Fan</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;ul&amp;gt;
 		&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Masaüstü kullanım için uygundur. Araç için tavsiye edilmez.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;/ul&amp;gt;
 	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Fan üç farklı hıza sahiptir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kolay kullanım: USB ile çalışır ( prizden şarj aletiniz ile de çalıştırabilirsiniz )&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Su haznesi sekiz saate kadar kullanım sağlar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kompak yapısı sayesinde birçok farklı yere sığabilir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Taşınabilir - yolculukta kullanılabilir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3 kademe hıza sahiptir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Düşük enerji tüketimi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sadece su ekleyin, 3 Kademeli Mini Hava Soğutucu Klimayı takın ve açın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Otomatik kapatma&amp;lt;br /&amp;gt;
 Araç içi (sabitleyerek) kullanabilirsiniz.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 Kolay kullanım pratik ürün.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Dilediğiniz yere götürebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
@@ -18695,56 +18807,56 @@
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/klimaa3.jpg</t>
         </is>
       </c>
       <c r="M257" s="0"/>
       <c r="N257" s="0"/>
       <c r="O257" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="n">
         <v>314</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Araba Güneş Gölge Koruyucu Şemsiye Oto Ön Cam Güneşlik(145cm*79cm)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Araba Güneş Gölge Koruyucu Şemsiye Oto Ön Cam Güneşlik(145cm*79cm)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/52660089-046a-49a3-b4f6-bd1d7a2c1b55.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/8af141e3-39c4-4580-bbea-514f6d0584c1.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/deff97ba-954d-4cb8-a642-8e245d846d2f.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/e47347ff-3291-408f-8305-ff0bbf0c28f8.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/06942e4a-c2ad-4a14-b3b3-dd8e3b5db1ac.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/cd20587a-1e6b-4235-9b72-9736900ff10c.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/7e714f81-39f0-48a9-a7e5-85f74dc52b25.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/843bca1b-c3d3-46f3-a8cd-0af4f5068909.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/5983b1dc-5bed-450b-8455-33d97017cd3f.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/8952164d-1aa6-4367-896d-6059c8f90517.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://images.hepsiburada.net/description-assets/description-prod-0/fd8428d3-4656-4bb6-81ed-18122da6b6a8.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;&amp;amp;nbsp;Araba Güneş Gölge Koruyucu Şemsiye Oto Ön Cam Güneşlik(145cm*79cm)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Aracınızı güneşin zararlı etkilerinden korumak ve aşırı ısınmayı engellemek için ALLY Güneşlik ideal bir seçim olacaktır.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;UPE alaşım materyalden üretilmiştir.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Boyutlar: 145cm*79cm&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;Sedan, SUV, Hatchback araçlar ile uyumludur.&amp;lt;/p&amp;gt;
@@ -18783,56 +18895,56 @@
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/güneş4.jpg</t>
         </is>
       </c>
       <c r="N258" s="0"/>
       <c r="O258" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="0" t="n">
         <v>315</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Mini Araç İçi Süpürge</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün adı: ev tipi elektrikli süpürge&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün özellikleri:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;USB şarj modeli (TYPE-C veri kablosu)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pil kapasitesi: 7.4V 2000mAh&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün boyutu: 24.8*5.5*5cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket boyutu: 28.5*15*6.5cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün emme gücü : 6000Pa&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1. Kablosuz emiş, tozsuz çağını açın, detaylardan ödün vermeyin, emme, hafif ve taşınabilir, emme, güçlü güç, vakum ile temizleyin.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2. Vakumlama emek tasarrufu sağlar ve yüksek kaldırmak için yorucu değildir. Bir şişe sudan daha az ağırlıkta olduğunda, çocuklar kolayca tutabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3. Güçlü güç iki dişli, verimli temizlik için çift hava kanalları, yüksek performans ve güçlü güç, dahili düz çift hava kanalı tasarımı, enerji tüketimini etkili bir şekilde azaltır ve temizlik verimliliğini artırır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;4. Kablosuz toz giderme, bir düğme ile temiz bir hayat geri, tellerin zincirlerinden kurtulun ve daha özgürce temizleyin. Kirli köşeler bile temiz bir hayatın tadını çıkararak kolayca vakumlanabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Nasıl kullanılır&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1, açın: yükseltilmiş ürünün açmak için düğmeye 5 saniye boyunca uzun süre basması gerekir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2, iki emme dişlisi, güç değiştirmek için kısa basın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3, kullanımdan sonra kapatmak için 5 saniye uzun basın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket içeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1x elektrikli süpürge&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1x şarj kablosu&amp;lt;/p&amp;gt;
@@ -18869,56 +18981,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/supurge-2.png</t>
         </is>
       </c>
       <c r="N259" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/süp5.png</t>
         </is>
       </c>
       <c r="O259" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="n">
         <v>316</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Elektrikli Kahve Baharat Bakliyat Öğütücü Makine</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ÜRÜN BİLGİLERİ&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Malzemesi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Paslanmaz Çelik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Hacim:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;300 ml.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Devir Hızı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;14500pm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Kapasite:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;250 gr.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ağırlık:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;581 gr.&amp;amp;nbsp;/ 20,5 oz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;100-200W&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Frekans:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;50/60Hz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ebat:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;18 CM X 11 CM X 11 CM&amp;amp;nbsp;/ 6,7 X 4,0 X 4,0 inç&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ürün Rengi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Metalik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Özellik:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Çok Fonksiyonel&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Hava Geçirmezlik:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Evet&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Vakum Kapak:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Evet&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Voltaj:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;220V&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Paket içeriği:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;1&amp;amp;nbsp;Adet Elektrikli kahve öğütücü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;BİLGİLENDİRME&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1. Çeşitli çeşniler, baharatlar, kahve, tahıllar, fındık, fasulye ve diğer ilaçları öğütebilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2. Bağımsız görsel kapak ile taşlama işlemini ve taşlama kalınlığını net bir şekilde görebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3. Çok işlevli kahve öğütücü, her kahve tutkunu için olmazsa olmaz ve sevilen bir hediyedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4. Paslanmaz çelikten yapılmış, sağlıklı ve iyi mekanik özellikler.&amp;lt;/li&amp;gt;
@@ -18931,92 +19043,92 @@
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ERGONOMİK TASARIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kahve çekirdeği öğütücü, bağımsız görünür kapaklı, öğütme işlemini ve öğütme kalınlığını net bir şekilde görebilirsiniz. Yüksek tane içeriği ve daha rahat öğütme ile çalıştırması ve temizlemesi kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;GENİŞ UYGULAMA:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Öğütücümüz, çeşitli tahıllar (soya fasulyesi, siyah pirinç, mısır, arpa, pirinç, lifli malzemeler, buğday, arpa, yulaf, çavdar, karabuğday, maş fasulyesi, barbunya) gibi kuru ürünlerin öğütülmesi için uygundur. , kahve çekirdekleri),baharatlar, yıldız anason, anason, biber, tarçın vb.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;PASLANMAZ ÇELİK GÖVDE:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Bu, dayanıklı paslanmaz çelikten, korozyon direncinden, toksik olmayan, sağlıklı ve iyi mekanik özelliklerden yapılmış bir ev tipi elektrikli öğütücüdür.&amp;lt;br /&amp;gt;
 	Sevimli şeffaf bir kaplama ile temizlenmesi kolaydır. Çok fonksiyonlu öğütücü, tahıllar, fasulye, baharat.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KOLAY TEMİZLENİR:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Çalıştırması ve temizlemesi kolay güvenli ve kullanışlı, zamandan tasarruf edin Bu makine aynı zamanda kahve, tahıl, fındık, fasulye ve diğer ilaçları da öğütebilir. Kahve değirmeni, hayatınızdaki eğlenceyi artıracak benzersiz tasarımı ve klasik tarzı ile popülerdir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;TAŞINABİLİR KOMPAKT:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Elektrikli kahve öğütücümüz tek elle kolayca tutulabilir ve kompakt tasarımı tezgahta minimum yer kaplar, ayrıca bir dolap veya çekmecede saklaması kolaydır.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;FONKSİYONEL KULLANIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Mini baharat öğütücümüz günlük veya kişisel kullanım için mükemmeldir ve kahve çekirdekleri, pirinç, tohumlar, biber, masala, tahıllar, hint baharatları, küçük ot parçaları, çeşniler vb. ürünlerde güvenli kullanım.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ŞEFFAF KAPAK:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Şeffaf kapak sayesinde, kaba veya ince toz elde etmek için öğütme işlemini gözlemleyebilirsiniz. Öğütme Kapasitesi: bir seferde yaklaşık 50g-100g. Farklı öğütme süresi, toz inceliğini farklı kılar. Öğütme sırasında, gördüğünüz duman benzeri parçacıklar aslında ince tozdur, Duman Değildir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KULLANIM TAVSİYESİ:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1. Öğütme kabını veya motor tabanını doğrudan suyla durulamayın. Lütfen temizlik için bir fırça veya kuru bir bez kullanın; 2. Daha iyi motor bakımı için her 30-45 saniyede bir kullandıktan sonra yaklaşık 60 saniye dinlenmenizi tavsiye edin ve kullanım voltajının 220V olduğundan emin olun; 3. Öğütülecek malzemelerin bıçağı örtmesini ve öğütme kabının 2/3'ünü geçmemesini tavsiye ederiz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;PRATİK KULLANIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Öğütme işlemini başlatmak için sadece AÇMA/KAPAMA düğmesine basın ve düğmeyi bırakın, öğütme hemen duracaktır. * ADIMLAR: 1. Kahve çekirdeklerini öğütücüye dökün (öğütme kabının 2/3'ünü geçmeyecek şekilde) ; 2. Kilitlendiğinden emin olmak için kapağı sıkıca kapatın. (Kullanılırken kapak sıkıca kapatılmalıdır) ; 3. Çalışmaya başlamak için düğmeye basın, bir kez 10 saniye duraklayın; 4. Gücü kesin ve tozu dökün&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;✔&amp;amp;nbsp;RİSKSİZ SATIN ALMA:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Bizden satın aldığınız ürünlerimiz Size ulaşana kadar kargoda herhangi bir kırılma, çizilme, deforme olması durumunda bize bildirmeniz durumunda mümkün olan en kısa zamanda problemi çözeceğiz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünlerimizle hakkında&amp;amp;nbsp;&amp;quot;&amp;lt;strong&amp;gt;Soru, Öneri, Dilek ve Şikayetlerinizi&amp;lt;/strong&amp;gt;&amp;quot;&amp;amp;nbsp;bize&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Satıcıya Soru Sor&amp;quot;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;alanından ulaşarak bildirebilirsiniz en kısa zamanda size geri dönüş sağlayacağız. İlginiz için şimdiden çok teşekkür ederiz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty670/product/media/html-images/20221230/14/457582708/7137c580-f1b4-421b-99ef-dc7a1b77fbf9.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F260" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G260" s="0" t="n">
         <v>240115153023</v>
       </c>
       <c r="H260" s="0"/>
       <c r="I260" s="0" t="n">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu-3.png</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu1.png</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu2.png</t>
         </is>
       </c>
       <c r="M260" s="0"/>
       <c r="N260" s="0"/>
       <c r="O260" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="n">
         <v>317</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Duş Başlığı Turbo Pervaneli Serinletici Tasarım </t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Duş Başlığı Turbo Pervaneli Serinletici Tasarım Start Stop Tuşu Duş Başlığı 360 Derece Döner&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Yüksek basınçlı duş başlığı:Düşük su akışı ve düşük basınçta bile güçlü su akışı sağlayabilmesi için benzersiz bir iç yapı ve hava girişi teknolojisi benimser.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Yüksek kaliteli malzemeler : ABS malzeme ve paslanmaz çelik panel, Yenilikçi tasarım, kurulumu ve temizliği kolay, çevre dostu ve dayanıklı, evrensel 360 derece dönüş.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Filtrasyon Sistemi:Su arıtma için, duş başlığı PP pamuk ile donatılmıştır. Ayrıca, sudaki kirlerin çoğunu etkili bir şekilde çıkarabilen ve ailenin cildinin sağlığını ve güvenliğini koruyan ekstra bir PP pamuk mevcuttur. &amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Aletsiz Kolay Bağlantı:Tesisatçı çağırmaya gerek olmadan,Kolay bir şekilde kurulum yapılabilir, herhangi bir standart duş hortumuna vidalamanız yeterlidir. Herhangi bir standart duş hortumuna kolayca bağlanabilir.&amp;amp;nbsp; &amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri:26x8x4 cm ve 140 gr ağırlığındadır.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
@@ -19052,56 +19164,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dus-4.png</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dus-5.png</t>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="0" t="n">
         <v>318</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Elma Soyma Ve Dilimleme Makinesi Çelik</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Elma yemek ve soymak hiç bu kadar zevkli olmamıştı! Özellikle çocuklu ailelerin kaçırmaması gereken bir ürün. armut, ayva, patates ve turp soymak için de güvenle kullanabilirsiniz. Paslanmaz çelik bıçağı ile elmayı mükemmel incelikte soyar. Kullanımı kolaydır, meyve 3'lü çiviye saplanır, çevirme kolunu çevirince alet çalışır.Meyve yemeyen çocuklarınıza elma armut yemeyi sevdiren bir üründür.Güçlü vakum tabanı ile her yüzeye sabitlenir, kullanım sırasında kaymaz. Tüm bıçakları takıp çıkarılabilir özelliktedir.Ürün dökme demirden yapılmış olup bıçakları paslanmaz çelikten imal edilmiştir.Soyma bıçağı farklı kalınlıkta soymak için ayarlanabilir, oynar başlığı ile her boyda meyveyi rahatça soyar. Bıçak başlıklarını ayarlamak suretiyle dilerseniz sadece soyma, sadece dilimleme ve çekirdek çıkarma yapabilirsiniz.Temizlemesi ve yıkaması kolaydır. Okul kantinlerinde, restoranlarda, otellerde, mutfağınızda, piknikte kısacası her yerde rahatça kullanabilirsiniz.Elmaların kabuğunu kolay ve hızlıca soyar,elmanın çekirdeğini çıkartır, Meyveleri eşit spiral halkalar halinde dilimler, dekoratif bir görüntü oluşturur.Dilimler birbirinden ayrılmadan tek parça halinde çıkar.Kabukları ince ve düzgün bir şekilde soyar.Vakumlu alt kısmı sayesinde zemine kolayca sabitlenir ve kolay kullanım imkanı sunar. Ayrıca, elma turtası, elma mezesi, meyve salatası, kuru meyveler, patates, turp ve daha bir çok meyveyi soymak için idealdir.Soyulacak olan meyvelerin şekline göre otomatik olarak ayarlanır.Altındaki vantuz ile bulunduğu ortama kolayca tutunur. Ürün boyutları: Uzunluk :20 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yükseklik :14 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Genişlik : 11 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket içeriği: 1 adet elma dilimleme ve soyma makinesi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not : Karışık renklerde gönderilecektir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F262" s="0" t="n">
         <v>350</v>
       </c>
       <c r="G262" s="0" t="n">
         <v>240115154439</v>
       </c>
       <c r="H262" s="0"/>
       <c r="I262" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="0" t="inlineStr">
@@ -19116,56 +19228,56 @@
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/elmaaaaaa3.jpg</t>
         </is>
       </c>
       <c r="M262" s="0"/>
       <c r="N262" s="0"/>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>6 Led'li Güneş Enerjili Bahçe Çiti Aydınlatma Lamba (sarı)</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN BİLGİLERİ&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1 Adet 6 Ledli Sarı&amp;amp;nbsp;Solar Bahçe Işıkları LED Aydınlatma Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Led Lamba Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;6 ledli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Renkler:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Gün ışığı modu ile&amp;amp;nbsp;bahçe ışıkları&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;6 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Suya Dayanıklılık:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Evet, su geçirmez ve sudan etkilenmez her türlü hava koşullarında çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Pil Ömrü:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;15 saat&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Enerji:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş enerjisi ile çalışır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Modu:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Gece Otomatik&amp;amp;nbsp;Yanar - Gündüz Otomatik Söner, Şarj Olur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Çubuk Malzemesi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Paslanmaz Çelik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Üst Gövde Malzemesi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;ABS Plastik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Süresi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;4-6 saat güneş enerjisi ile şarj&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ürün Ebatları:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;70 cm /&amp;amp;nbsp;17,3&amp;quot; U x 3,2&amp;quot;G x 2,36&amp;quot;Y&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN AÇIKLAMASI&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Solar Bahçe Işıkları Beyaz 6 Ledli Su Geçirmez Dekoratif Bahçe Çiçekleri Güneş Enerjili Süs Lamba Güneş Panelli Aydınlatma Lamba Seti Güneş Enerjili Rüzgarda Sallanan Bahçe Işıkları Ateşböceği Dış Mekan Peyzaj Dekorasyon Işıkları Bahçe Yolu Süs Lamba Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GÜNEŞ BAHÇESİ LAMBALARI: Güneş bahçe ışıklarının en yeni versiyonunda birkaç yükseltme var, artık ayarlanabilir dallarımız ve büyütülmüş güneş panelimiz var.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENKLİ AYDINLATMA MODU: Güneş yolu ışıkları 2 aydınlatma modu, &amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır, sadece düğmeye basarak farklı modlar arasında geçiş yapabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;AYARLANABİLİR KOLLAR: Dallar dayanıklı ve esnek demirden yapılmıştır, her dal ayrı ayrı bükülebilir ve farklı açılara ayarlanabilir, solar bahçe ışıklarını istediğiniz farklı biçimlerde şekillendirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GENİŞLETİLMİŞ GÜNEŞ PANELİ VE PİLİ: Güneş enerjisi lambaları, yükseltilmiş güneş panelleri ve yüksek kapasiteli pil ile donatılmıştır, şarj süresi gün boyunca 6-8 saattir ve tamamen şarj edildikten sonra yanma süresi 15 saattir.&amp;lt;/li&amp;gt;
@@ -19203,56 +19315,56 @@
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bagce2.png</t>
         </is>
       </c>
       <c r="N263" s="0"/>
       <c r="O263" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="0" t="n">
         <v>320</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>8 Led'li Güneş Enerjili Bahçe Çiti Aydınlatma Lamba (sarı)</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN BİLGİLERİ&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1 Adet 8&amp;amp;nbsp;Ledli Sarı&amp;amp;nbsp;Solar Bahçe Işıkları LED Aydınlatma Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Led Lamba Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;8&amp;amp;nbsp;ledli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Renkler:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Gün ışığı modu ile&amp;amp;nbsp;bahçe ışıkları&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;6 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Suya Dayanıklılık:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Evet, su geçirmez ve sudan etkilenmez her türlü hava koşullarında çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Pil Ömrü:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;15 saat&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Enerji:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş enerjisi ile çalışır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Modu:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Gece Otomatik&amp;amp;nbsp;Yanar - Gündüz Otomatik Söner, Şarj Olur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Çubuk Malzemesi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Paslanmaz Çelik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Üst Gövde Malzemesi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;ABS Plastik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Süresi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;4-6 saat güneş enerjisi ile şarj&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ürün Ebatları:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;70 cm /&amp;amp;nbsp;17,3&amp;quot; U x 3,2&amp;quot;G x 2,36&amp;quot;Y&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN AÇIKLAMASI&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Solar Bahçe Işıkları Beyaz 6 Ledli Su Geçirmez Dekoratif Bahçe Çiçekleri Güneş Enerjili Süs Lamba Güneş Panelli Aydınlatma Lamba Seti Güneş Enerjili Rüzgarda Sallanan Bahçe Işıkları Ateşböceği Dış Mekan Peyzaj Dekorasyon Işıkları Bahçe Yolu Süs Lamba Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GÜNEŞ BAHÇESİ LAMBALARI: Güneş bahçe ışıklarının en yeni versiyonunda birkaç yükseltme var, artık ayarlanabilir dallarımız ve büyütülmüş güneş panelimiz var.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENKLİ AYDINLATMA MODU: Güneş yolu ışıkları 2 aydınlatma modu, &amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır, sadece düğmeye basarak farklı modlar arasında geçiş yapabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;AYARLANABİLİR KOLLAR: Dallar dayanıklı ve esnek demirden yapılmıştır, her dal ayrı ayrı bükülebilir ve farklı açılara ayarlanabilir, solar bahçe ışıklarını istediğiniz farklı biçimlerde şekillendirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GENİŞLETİLMİŞ GÜNEŞ PANELİ VE PİLİ: Güneş enerjisi lambaları, yükseltilmiş güneş panelleri ve yüksek kapasiteli pil ile donatılmıştır, şarj süresi gün boyunca 6-8 saattir ve tamamen şarj edildikten sonra yanma süresi 15 saattir.&amp;lt;/li&amp;gt;
@@ -19290,56 +19402,56 @@
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bagce2.png</t>
         </is>
       </c>
       <c r="N264" s="0"/>
       <c r="O264" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="n">
         <v>321</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>10 Led'li Güneş Enerjili Bahçe Çiti Aydınlatma Lamba (sarı)</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN BİLGİLERİ&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1 Adet 10&amp;amp;nbsp;Ledli Sarı&amp;amp;nbsp;Solar Bahçe Işıkları LED Aydınlatma Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Led Lamba Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;10&amp;amp;nbsp;ledli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Renkler:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Gün ışığı modu ile&amp;amp;nbsp;bahçe ışıkları&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;6 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Suya Dayanıklılık:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Evet, su geçirmez ve sudan etkilenmez her türlü hava koşullarında çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Pil Ömrü:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;15 saat&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Enerji:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş enerjisi ile çalışır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Modu:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Gece Otomatik&amp;amp;nbsp;Yanar - Gündüz Otomatik Söner, Şarj Olur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Çubuk Malzemesi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Paslanmaz Çelik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Üst Gövde Malzemesi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;ABS Plastik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Süresi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;4-6 saat güneş enerjisi ile şarj&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ürün Ebatları:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;70 cm /&amp;amp;nbsp;17,3&amp;quot; U x 3,2&amp;quot;G x 2,36&amp;quot;Y&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN AÇIKLAMASI&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Solar Bahçe Işıkları Beyaz 10&amp;amp;nbsp;Ledli Su Geçirmez Dekoratif Bahçe Çiçekleri Güneş Enerjili Süs Lamba Güneş Panelli Aydınlatma Lamba Seti Güneş Enerjili Rüzgarda Sallanan Bahçe Işıkları Ateşböceği Dış Mekan Peyzaj Dekorasyon Işıkları Bahçe Yolu Süs Lamba Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GÜNEŞ BAHÇESİ LAMBALARI: Güneş bahçe ışıklarının en yeni versiyonunda birkaç yükseltme var, artık ayarlanabilir dallarımız ve büyütülmüş güneş panelimiz var.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENKLİ AYDINLATMA MODU: Güneş yolu ışıkları 2 aydınlatma modu, &amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır, sadece düğmeye basarak farklı modlar arasında geçiş yapabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;AYARLANABİLİR KOLLAR: Dallar dayanıklı ve esnek demirden yapılmıştır, her dal ayrı ayrı bükülebilir ve farklı açılara ayarlanabilir, solar bahçe ışıklarını istediğiniz farklı biçimlerde şekillendirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;GENİŞLETİLMİŞ GÜNEŞ PANELİ VE PİLİ: Güneş enerjisi lambaları, yükseltilmiş güneş panelleri ve yüksek kapasiteli pil ile donatılmıştır, şarj süresi gün boyunca 6-8 saattir ve tamamen şarj edildikten sonra yanma süresi 15 saattir.&amp;lt;/li&amp;gt;
@@ -19377,56 +19489,56 @@
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bagce2.png</t>
         </is>
       </c>
       <c r="N265" s="0"/>
       <c r="O265" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="n">
         <v>322</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>8 Led'li Güneş Enerjili Bahçe Çiti Aydınlatma Lamba (renkli)</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN BİLGİLERİ&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1 Adet 8 Ledli Renkli Bahçe Çiçek Tasarımlı LED Aydınlatma Seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Led Lamba Sayısı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;8 ledli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Renkler:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Çok Renkli&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;6 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Suya Dayanıklılık:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Evet, su geçirmez ve sudan etkilenmez her türlü hava koşullarında çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Pil Ömrü:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;15 saat&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Enerji:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş enerjisi ile çalışır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;2 Modlu&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Çubuk&amp;amp;nbsp;Malzemesi:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Paslanmaz Çelik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Üst Gövde Malzemesi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;ABS Plastik&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Şarj Süresi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;4-6 Saat güneş enerjisi ile şarj&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ürün Ebatları:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;70 cm /&amp;amp;nbsp;17,3&amp;quot; U x 3,2&amp;quot;G x 2,36&amp;quot;Y&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;DETAYLI ÜRÜN AÇIKLAMASI&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tilbe Home 1 Adet Solar Bahçe Işıkları Su Geçirmez Dekoratif Renkli Işıklı Bahçe Çiçekleri Güneş Panelli 8'li LED Aydınlatma Lamba&amp;amp;nbsp;Seti&amp;amp;nbsp;Güneş Enerjili Rüzgarda Sallanan Bahçe Işıkları Ateşböceği Dış Mekan Su Geçirmez Peyzaj Dekorasyon Işıkları Bahçe Yolu Renkli Mod Beyaz Mod Işık&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;GÜNEŞ BAHÇESİ LAMBALARI:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş bahçe ışıklarının en yeni versiyonunda birkaç yükseltme var, artık 2 aydınlatma modumuz, ayarlanabilir dallarımız ve büyütülmüş güneş panelimiz var.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;RENKLİ AYDINLATMA MODU:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş yolu ışıkları 2 aydınlatma modu, &amp;quot;Parıltı&amp;quot; modu ve &amp;quot;Sürekli Açık&amp;quot; modu ile tasarlanmıştır, sadece düğmeye basarak farklı modlar arasında geçiş yapabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;AYARLANABİLİR KOLLAR:&amp;lt;/strong&amp;gt;Dallar dayanıklı ve esnek demirden yapılmıştır, her dal ayrı ayrı bükülebilir ve farklı açılara ayarlanabilir, solar bahçe ışıklarını istediğiniz farklı biçimlerde şekillendirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;GENİŞLETİLMİŞ GÜNEŞ PANELİ VE PİLİ:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Güneş enerjisi lambaları, yükseltilmiş güneş panelleri ve yüksek kapasiteli pil ile donatılmıştır, şarj süresi gün boyunca 6-8 saattir ve tamamen şarj edildikten sonra yanma süresi 15 saattir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Avluda ateş böcekleri uçarcasına rüzgarla sallanan: Dallar yumuşak ve esnektir, benzersiz tasarım yapısı rüzgarla birlikte sallanmasını sağlar. Geceleri bahçeye hoş bir dokunuş katın!&amp;lt;/li&amp;gt;
@@ -19459,56 +19571,56 @@
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bakçe4.png</t>
         </is>
       </c>
       <c r="M266" s="0"/>
       <c r="N266" s="0"/>
       <c r="O266" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="n">
         <v>323</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Ağrı Bandı Kinesiology Tape 5 cm X 5 m</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Spor yaralanmaları için rehabilitasyon bandı 5 cm x 5 metrelik&amp;amp;nbsp;kinesiology kas ağrı bandı, yapışkan tasarımı, insan derisi ile aynı elastikliğe sahip olmasıyla beraber nöro-Müsküler sistemin tekrar eğitilmesi ve iyileştirilmesi konusunda kan ve lenf dolaşımını hızlandırarak ve aynı zamanda kas ağrılarını azaltarak yardımcı olmaktadır. Kinesiology kas ağrı bandı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Fizyoterapistler, diğer terapistler, atletler, masörler, doktorlar, hemşireler ve çeken kişiler tarafından kullanılabilir. Özellikler - Lateks içermeyen, hipoalerjenik, pamuklu ve lifli bant. - uzunluğunun %30-40’ı oranında esneme payı. - hiçbir ilaç ya da kimyasal içermez. - vücut derisi ile neredeyse aynı kalınlık ve ağırlıktadır. - giyinmeye engel olmaz. - havuzda ve duşta rahatça kullanılabilir, suya dayanıklıdır. - spor esnasında meydana gelen yaralanmalar ve genel olarak kas ağrılarını tedavi eder. - kan dolaşımını ve iyileşme sürecini hızlandırır. - eklem ve kaslara ek güç sağlar. - yaralanmaları ve yorgunluğu engeller. - kas performansını arttırır. kinesiology kas ağrı bandı, yapışkan tasarımı, insan derisi ile aynı elastikliğe sahip olmasıyla beraber nöro-Müsküler sistemin tekrar eğitilmesi ve iyileştirilmesi konusunda kan ve lenf dolaşımını hızlandırarak ve aynı zamanda kas ağrılarını azaltarak yardımcı olmaktadır. Kinesiology kas ağrı bandıfizyoterapistler, diğer terapistler, atletler, masörler, doktorlar, hemşireler ve çeken kişiler tarafından kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ağrı Bandı Sport Tape 5cm X 5m Yeşil&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk Seçenekleri: Yeşil,mavi, mor, açık yeşil, turuncu, açık mavi&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F267" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G267" s="0" t="n">
         <v>240124001354</v>
       </c>
       <c r="H267" s="0"/>
       <c r="I267" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
@@ -19530,56 +19642,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/tape4.jpg</t>
         </is>
       </c>
       <c r="N267" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tape5.png</t>
         </is>
       </c>
       <c r="O267" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="n">
         <v>324</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Yağ Yakıcı Bant</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Bir türlü gitmeyen inatçı sırt yağlarınız mı var?&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sırt Yağlı İnce Yamayı Tanıtıyoruz!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu devrim niteliğindeki yeni ürün, zayıflamanıza ve sinir bozucu sırt yağlarından kalıcı olarak kurtulmanıza yardımcı olacaktır. Sırt Yağlı İnce Yamanın kullanımı kolaydır. Sırtınızın yağ bulunan bölgelerine uygulayın ve sihrini göstermesine izin verin.&amp;lt;br /&amp;gt;
 Bant, yağ hücrelerini parçalamaya yardımcı olan özel bir bileşen karışımından yapılmıştır, böylece her zaman istediğiniz ince ve formlu görünüme kavuşabilirsiniz.&amp;lt;br /&amp;gt;
 Özellikler:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yağ hücrelerinin parçalanmasına yardımcı olur&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kullanımı kolay&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sırtınızı inceltir ve tonlandırır&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;İnatçı sırt yağlarından kurtulur&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;10 Adet&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F268" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G268" s="0" t="n">
         <v>240124002438</v>
       </c>
       <c r="H268" s="0"/>
@@ -19594,56 +19706,56 @@
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/patch.jpeg</t>
         </is>
       </c>
       <c r="L268" s="0"/>
       <c r="M268" s="0"/>
       <c r="N268" s="0"/>
       <c r="O268" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="n">
         <v>326</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Elektrikli Diz Isıtma Pedi</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h1&amp;gt;Genel Bakış&amp;lt;/h1&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Usb powered diz isıtma pedi :&amp;lt;/strong&amp;gt;Bu elektrikli diz isıtma pedi, usb destekli, eklem ağrısı ve artriti hafifletmenin uygun ve çok yönlü bir yolunu sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Ağrı kesici için termal terapi :&amp;lt;/strong&amp;gt;Bu ısıtmalı dizlik desteğinin termal terapi özelliği, soğuk bacaklar ve eklem ağrısından anında rahatlama sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Artrit yönetim aracı :&amp;lt;/strong&amp;gt;Artriti yönetmek için etkili bir araç olarak tasarlanan bu ısıtmalı dizlik, iltihabı azaltmaya ve hareket kabiliyetini iyileştirmeye yardımcı olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Masaj ve rahatlama özelliği :&amp;lt;/strong&amp;gt;Isı terapisine ek olarak, bu ürün ayrıca masaj ve rahatlama özellikleri sunar, genel refahınızı artırır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Weee sertifikalı :&amp;lt;/strong&amp;gt;Weee sertifikası ile bu ürün, paranız için en iyi değeri almanızı sağlayan güvenlik ve kaliteyi garanti eder.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;• Çok yönlü diz isıtıcı :&amp;lt;/strong&amp;gt;Bu çok yönlü diz ısıtıcısı sadece artrit hastaları için mükemmel değil, aynı zamanda soğuk bacaklar ve eklem ağrısı çekenler için de idealdir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Sae82a7fcc8fa4041a08591ff500d91ff0.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S03f3283eed91421ca7adbc027141e01fQ.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S47fe9b820bb94e49876f84bc1c65d4685.jpg&amp;quot; style=&amp;quot;height:790px; width:800px&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Sddefc1667e4a48918fea1be4994965f7s.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Sa3225f674bef4b8cbee64b4ec837681fE.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S81921d3668784292b14284b453e71e214.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S916309351132470ca0a2b330584318c8q.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S3131729b4cdc47caa41e7dc39e0d45eat.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S3d73b828256a4516b64099c56aebfdd7L.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F269" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G269" s="0" t="n">
         <v>240124192436</v>
       </c>
       <c r="H269" s="0"/>
       <c r="I269" s="0" t="n">
         <v>0</v>
@@ -19668,56 +19780,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/dizz4.png</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/dizz5.png</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="n">
         <v>327</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Lastik Şişirme Taşınabilir Hava Kompresörü</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 OOTDTY&amp;lt;br /&amp;gt;
 Hafif, küçük ve taşınabilir, kamp gezileri ve yol acil durumlar için çok uygundur.&amp;lt;br /&amp;gt;
 Lastik basıncı test fonksiyonu ile, mevcut lastik basıncı otomatik olarak okunabilir.&amp;lt;br /&amp;gt;
 Lastik şişirme cihazı güçlü bir cihazdır, 150psi basınç sağlar ve 35L/dak daha az gürültü ile akar.&amp;lt;br /&amp;gt;
 Lastiğinizi şişirirken lastik basıncının gerçek zamanlı olarak izlenmesini sağlar ve ön ayar değerine ulaşıldığında otomatik olarak kapanır ve aşırı şişirme hasarını önler.&amp;lt;br /&amp;gt;
 4 adet yerleşik ön ayarlı şişirme modu (bisiklet, motosiklet, araba, top) ve 4 adet basınç ölçüm birimi ile KomBella lastik şişirme. Farklı tercihlere sahip kullanıcılar uygun ve birimi kolayca seçebilir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Malzeme: ABS&amp;lt;br /&amp;gt;
 Tip: dijital ekran&amp;lt;br /&amp;gt;
 Şarj yöntemleri: USB,&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 Ürün kablosuzdur ve şarj edilebilir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Paket içerir:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1x hava kompresörü&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
@@ -19739,56 +19851,56 @@
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kompppp2.png</t>
         </is>
       </c>
       <c r="L270" s="0"/>
       <c r="M270" s="0"/>
       <c r="N270" s="0"/>
       <c r="O270" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="n">
         <v>328</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Derili 2 Bardaklı İçecek Matara Seti</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çelik Matara Hediye Seti İçecek Matarası 2&amp;amp;nbsp;Shot Bardaklı Muhteşem bir hediye seti&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;9 oz luk matara ve bardaklarıyla hediye kutusunda tüm sevdiklerinize hediye edebilirsiniz.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet 9 oz ( 266 ml ) Çelik Matara&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2 Adet çelik shot bardak&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet huni&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet hediye kutusu&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F271" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G271" s="0" t="n">
         <v>240124193940</v>
       </c>
       <c r="H271" s="0"/>
       <c r="I271" s="0" t="n">
         <v>0</v>
       </c>
@@ -19804,56 +19916,56 @@
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/viski.jpg</t>
         </is>
       </c>
       <c r="M271" s="0"/>
       <c r="N271" s="0"/>
       <c r="O271" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="n">
         <v>329</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Sıcak LED sualtı gece lambası banyo yüzme havuz ışığı</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table border=&amp;quot;1&amp;quot;&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;lt;strong&amp;gt;Ürün adı&amp;lt;/strong&amp;gt;&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Sıcak LED sualtı gece lambası banyo yüzme havuz ışığı&amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp;&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;lt;strong&amp;gt;Anahtarı&amp;lt;/strong&amp;gt;&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Üst düğme&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;lt;strong&amp;gt;Çalışma&amp;lt;/strong&amp;gt;&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Kolay açma/kapama fonksiyonu&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;lt;strong&amp;gt;Model&amp;lt;/strong&amp;gt;&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;7 ışık deseni modu&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;&amp;lt;strong&amp;gt;Ürün boyutu&amp;lt;/strong&amp;gt;&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;(H) 8.5cm * (L)10.5cm * (W)10.5cm&amp;lt;/td&amp;gt;
@@ -19918,56 +20030,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/havuz1.png</t>
         </is>
       </c>
       <c r="N272" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/havuz2.png</t>
         </is>
       </c>
       <c r="O272" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="n">
         <v>330</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Disk ağrısı ve kemik rahatlaması için pelin boyun Bandı</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Malzemeler:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;doğal pelin boyun yaması, kullanımı çok güvenli olan doğal pelin gibi çeşitli aktif maddeler içerir ve güvenle kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yorgunluğu gidermek:&amp;lt;/strong&amp;gt; bu omuz ve boyun yamasının kendiliğinden ısıtma etkisi, yumuşak dokuları germeye ve kasları rahatlatmaya yardımcı olur, böylece esnekliği arttırır ve sertliği azaltmaya yardımcı olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanımı kolay:&amp;lt;/strong&amp;gt; servikal etiket kullanımı çok basit, ılık su ile cildi yıkayın ve % koruyucu film çıkarın ve sonra yama yumuşak tarafını ağrıyan alan ile temas halinde koyun.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Taşıması kolay: &amp;lt;/strong&amp;gt;bu pelin yamasının sizin için çok büyük olmasının nedeni, küçük boyutlu ve taşıması kolay olmasıdır, bir torbaya paketlenebilir ve her zaman kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her yaş grubu için uygundur: servikal yamalar sık sık yorgun ve stresli hisseden insanlar için çok uygundur. Alt sağlık kalabalığının kitleleri için de uygundur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün boyutu: 13*10cm/5.11 * 3.93in&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Raf ömrü: 1 yıl&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün ağırlığı: yaklaşık 30g&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/H58cc14d059474dce89703458e20c5d0aV/234683138/H58cc14d059474dce89703458e20c5d0aV.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/H1c88d8434d1d48b099b713205dabbd36l/234683138/H1c88d8434d1d48b099b713205dabbd36l.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/He408858f7e08493684a2f374ec315609V/234683138/He408858f7e08493684a2f374ec315609V.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/H4d0f1c97c4d54b78bcb6e6738652726eC/234683138/H4d0f1c97c4d54b78bcb6e6738652726eC.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/Hd83987c0422d453991bb66dad7a12dc7z/234683138/Hd83987c0422d453991bb66dad7a12dc7z.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/Hb36b7c48e6d64b0aa3ff7ebbed37d5f9h/234683138/Hb36b7c48e6d64b0aa3ff7ebbed37d5f9h.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/Hf595836a3267452b9d46bad41acfbd71k/234683138/Hf595836a3267452b9d46bad41acfbd71k.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/H47d5eb22692644ca8e1c08761e6065beW/234683138/H47d5eb22692644ca8e1c08761e6065beW.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;img alt=&amp;quot;Paingone kolay pelin boyun yama meridyenler rahatlatıcı kemik aktive etiket omuz servikal Disk ağrısı için&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/Hcb665ea03a1d4dde81588852ff0d0d03Y/234683138/Hcb665ea03a1d4dde81588852ff0d0d03Y.png&amp;quot; style=&amp;quot;height:750px; width:750px&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F273" s="0" t="n">
         <v>70</v>
       </c>
       <c r="G273" s="0" t="n">
         <v>240131140852</v>
       </c>
       <c r="H273" s="0"/>
       <c r="I273" s="0" t="n">
@@ -19985,56 +20097,56 @@
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ağrı3.png</t>
         </is>
       </c>
       <c r="M273" s="0"/>
       <c r="N273" s="0"/>
       <c r="O273" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="n">
         <v>331</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Diz ağrı kesici cilt yaması bant </t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;J_module&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; margin-bottom:10px; padding:0px; text-align:start&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-0&amp;quot; id=&amp;quot;ali-anchor-AliMagic-n1ijkf&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border-bottom-color:#53647a; border-bottom-style:solid; border-image:initial; border-left-color:initial; border-left-style:initial; border-right-color:initial; border-right-style:initial; border-top-color:initial; border-top-style:initial; border-width:0px 0px 2px; padding:8px 0px 4px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Inter,&amp;amp;quot;SF Pro Text&amp;amp;quot;,Roboto,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,Helvetica,Tahoma,Arial,&amp;amp;quot;PingFang SC&amp;amp;quot;,&amp;amp;quot;Microsoft YaHei&amp;amp;quot;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:24px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Roboto&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#53647a&amp;quot;&amp;gt;Ürün açıklaması&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;div class=&amp;quot;J_module&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; margin-bottom:10px; padding:0px; text-align:start&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;icbu-pc-images magic-1&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px; width:750px&amp;quot;&amp;gt;
 &amp;lt;div style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;flex-layout-v&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;flex-layout-h magic-1&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px; width:750px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-2&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px; width:750px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Inter,&amp;amp;quot;SF Pro Text&amp;amp;quot;,Roboto,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,Helvetica,Tahoma,Arial,&amp;amp;quot;PingFang SC&amp;amp;quot;,&amp;amp;quot;Microsoft YaHei&amp;amp;quot;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;img class=&amp;quot;magic-3&amp;quot; src=&amp;quot;https://sc04.alicdn.com/kf/H606218d1fddd420fa58ee7a58a582110I/201101906/H606218d1fddd420fa58ee7a58a582110I.jpg&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-color:rgba(59,130,246,.5); --tw-ring-offset-color:#ffffff; --tw-ring-offset-shadow:0 0 #0000; --tw-ring-offset-width:0px; --tw-ring-shadow:0 0 #0000; --tw-rotate:0; --tw-scale-x:1; --tw-scale-y:1; --tw-scroll-snap-strictness:proximity; --tw-shadow-colored:0 0 #0000; --tw-shadow:0 0 #0000; --tw-skew-x:0; --tw-skew-y:0; --tw-translate-x:0; --tw-translate-y:0; border:0px; box-sizing:border-box; color:transparent; display:initial; font-family:inherit; font-feature-settings:inherit; font-kerning:inherit; font-optical-sizing:inherit; font-size:0px; font-stretch:inherit; font-style:inherit; font-variant:inherit; font-variation-settings:inherit; font-weight:inherit; height:834px; line-height:inherit; max-width:none; padding:0px; vertical-align:middle; width:750px&amp;quot; /&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;div class=&amp;quot;J_module&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; margin-bottom:10px; padding:0px; text-align:start&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;detail-decorate-json-renderer-container&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-4&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-5&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px 4px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-6&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:4px 0px&amp;quot;&amp;gt;
 &amp;lt;div class=&amp;quot;magic-7&amp;quot; style=&amp;quot;--tw-border-spacing-x:0; --tw-border-spacing-y:0; --tw-ring-offset-width:0px; border:0px; padding:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Inter,&amp;amp;quot;SF Pro Text&amp;amp;quot;,Roboto,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,Helvetica,Tahoma,Arial,&amp;amp;quot;PingFang SC&amp;amp;quot;,&amp;amp;quot;Microsoft YaHei&amp;amp;quot;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Times New Roman,Times,serif&amp;quot;&amp;gt;Diz yaması ile hızla&amp;amp;nbsp;çeşitli ağrıları rahatlatabilirsiniz. Kas gerilmesi, boyun ağrısı, romatizmal artrit, hyperostosis, diz eklem ağrısı, tenosinovit, gerilme ve burkulma, siyatik, fibromiyalji gibi ağrılarınıza çözüm bulabilirsiniz.&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
@@ -20188,51 +20300,51 @@
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/diz4.png</t>
         </is>
       </c>
       <c r="N274" s="0"/>
       <c r="O274" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="0" t="n">
         <v>332</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Tam Otomatik Su Ve Rüzgar Geçirmez Gölgelikli Tenteli 6 Kişilik Kamp Çadırı 240*240*155cm</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;【Su geçirmez malzeme】Bu basit kamp çadırı PU deri ve oxford kumaş malzemeden üretilmiştir, su geçirmez, rüzgar geçirmez ve uzun ömürlüdür.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【6&amp;amp;nbsp;Kişilik Kapasite】Bu kullanıma hazır kamp çadırı, 4 ila 6&amp;amp;nbsp;yetişkin için geniş bir kapasiteye sahiptir, kolay taşınabilirlik için büyük bir saklama çantasına sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Anında kurulum】Çadırı yayın ve 4 kol yaydıktan sonra çadırın üst kısmını kaldırın ve 3 saniye içinde otomatik olarak kurulur. Ancak tamamen açıldığından emin olmak için üstteki hidrolik brakete basmayı unutmayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Geniş Kullanım Alanı】Bu hazır kamp çadırı aile kampı, bahçe, yürüyüş, balıkçılık vb. için yaygın olarak kullanılır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Nefes alabilen tasarım】Bu hazır kamp çadırı, güneş ve sivrisinekleri etkili bir şekilde havalandırıp engelleyebilen dört kapılı olarak tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;table cellspacing=&amp;quot;0&amp;quot; style=&amp;quot;border-collapse:collapse; border-spacing:0px; border:none; box-sizing:border-box; color:#484848; font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif; font-size:14px; font-style:normal; font-variant-ligatures:normal; font-weight:400; line-height:normal !important; outline:0px; padding:0px; text-align:start; text-decoration-color:initial; text-decoration-style:initial; text-decoration-thickness:initial; vertical-align:baseline; white-space:normal; width:1158.4px&amp;quot;&amp;gt;
 		&amp;lt;tbody&amp;gt;
 			&amp;lt;tr&amp;gt;
 				&amp;lt;td style=&amp;quot;border-bottom:none; border-left:none; border-right:none; border-top:none; vertical-align:baseline&amp;quot;&amp;gt;
 				&amp;lt;div id=&amp;quot;productDescriptionContent&amp;quot; style=&amp;quot;border:0px; max-width:1152px !important; padding:0px&amp;quot;&amp;gt;
 				&amp;lt;h3&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:white&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif !important&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;Ürün Bilgileri ;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 				&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:white&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:black&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;Genişlik : 240&amp;amp;nbsp;cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 				&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:white&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:black&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;Boy : 240&amp;amp;nbsp;cm&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 				&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:white&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Symbol&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:black&amp;quot;&amp;gt;·&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;Yükseklik : 155 cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
@@ -20297,102 +20409,102 @@
 									&amp;lt;tr&amp;gt;
 										&amp;lt;th style=&amp;quot;text-align:left; vertical-align:baseline; width:460.8px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;Renk&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/th&amp;gt;
 										&amp;lt;td style=&amp;quot;border-bottom:none; border-left:none; border-right:none; border-top:none; vertical-align:baseline&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;Mavi , yeşil&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/td&amp;gt;
 									&amp;lt;/tr&amp;gt;
 									&amp;lt;tr&amp;gt;
 										&amp;lt;th style=&amp;quot;text-align:left; vertical-align:baseline; width:460.8px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;Taşıma Çantası&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/th&amp;gt;
 										&amp;lt;td style=&amp;quot;border-bottom:none; border-left:none; border-right:none; border-top:none; vertical-align:baseline&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;Var&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/td&amp;gt;
 									&amp;lt;/tr&amp;gt;
 								&amp;lt;/tbody&amp;gt;
 							&amp;lt;/table&amp;gt;
 							&amp;lt;/div&amp;gt;
 							&amp;lt;/td&amp;gt;
 						&amp;lt;/tr&amp;gt;
 					&amp;lt;/tbody&amp;gt;
 				&amp;lt;/table&amp;gt;
 				&amp;lt;/td&amp;gt;
 			&amp;lt;/tr&amp;gt;
 		&amp;lt;/tbody&amp;gt;
 	&amp;lt;/table&amp;gt;
 	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F275" s="0" t="n">
-        <v>2600</v>
+        <v>3200</v>
       </c>
       <c r="G275" s="0" t="n">
         <v>240630223808</v>
       </c>
       <c r="H275" s="0"/>
       <c r="I275" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yeni1.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt6.png</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yeni2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt8.png</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yeni3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt1.png</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yeni4.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt12.png</t>
         </is>
       </c>
       <c r="N275" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yeni5.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt7.png</t>
         </is>
       </c>
       <c r="O275" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="n">
         <v>333</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Tam Otomatik Su Ve Rüzgar Geçirmez Gölgelikli Tenteli 8 Kişilik Kamp Çadırı 270*270*180cm</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;【Su geçirmez malzeme】Bu basit kamp çadırı PU deri ve oxford kumaş malzemeden üretilmiştir, su geçirmez, rüzgar geçirmez ve uzun ömürlüdür.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【8&amp;amp;nbsp;Kişilik Kapasite】Bu kullanıma hazır kamp çadırı, 6&amp;amp;nbsp;ila 8&amp;amp;nbsp;yetişkin için geniş bir kapasiteye sahiptir, kolay taşınabilirlik için büyük bir saklama çantasına sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Anında kurulum】Çadırı yayın ve 4 kol yaydıktan sonra çadırın üst kısmını kaldırın ve 3 saniye içinde otomatik olarak kurulur. Ancak tamamen açıldığından emin olmak için üstteki hidrolik brakete basmayı unutmayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Geniş Kullanım Alanı】Bu hazır kamp çadırı aile kampı, bahçe, yürüyüş, balıkçılık vb. için yaygın olarak kullanılır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Nefes alabilen tasarım】Bu hazır kamp çadırı, güneş ve sivrisinekleri etkili bir şekilde havalandırıp engelleyebilen dört kapılı olarak tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;table cellspacing=&amp;quot;0&amp;quot;&amp;gt;
 		&amp;lt;tbody&amp;gt;
 			&amp;lt;tr&amp;gt;
 				&amp;lt;td&amp;gt;
 				&amp;lt;h3&amp;gt;Ürün Bilgileri ;&amp;lt;br /&amp;gt;
 				·Genişlik : 270&amp;amp;nbsp;cm&amp;lt;br /&amp;gt;
 				·Boy : 270&amp;amp;nbsp;cm&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 				·Yükseklik : 180&amp;amp;nbsp;cm&amp;lt;br /&amp;gt;
 				·Taşıma çantası mevcuttur.&amp;lt;br /&amp;gt;
@@ -20502,51 +20614,51 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/yeni4.jpg</t>
         </is>
       </c>
       <c r="N276" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yeni5.jpg</t>
         </is>
       </c>
       <c r="O276" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="0" t="n">
         <v>334</v>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Tam Otomatik Su Ve Rüzgar Geçirmez Gölgelikli Tenteli 4 Kişilik Kamp Çadırı 215*215*145cm</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;【Su geçirmez malzeme】Bu basit kamp çadırı PU deri ve oxford kumaş malzemeden üretilmiştir, su geçirmez, rüzgar geçirmez ve uzun ömürlüdür.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【4&amp;amp;nbsp;Kişilik Kapasite】Bu kullanıma hazır kamp çadırı, 3&amp;amp;nbsp;ila 4&amp;amp;nbsp;yetişkin için geniş bir kapasiteye sahiptir, kolay taşınabilirlik için büyük bir saklama çantasına sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Anında kurulum】Çadırı yayın ve 4 kol yaydıktan sonra çadırın üst kısmını kaldırın ve 3 saniye içinde otomatik olarak kurulur. Ancak tamamen açıldığından emin olmak için üstteki hidrolik brakete basmayı unutmayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Geniş Kullanım Alanı】Bu hazır kamp çadırı aile kampı, bahçe, yürüyüş, balıkçılık vb. için yaygın olarak kullanılır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Nefes alabilen tasarım】Bu hazır kamp çadırı, güneş ve sivrisinekleri etkili bir şekilde havalandırıp engelleyebilen dört kapılı olarak tasarlanmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;table cellspacing=&amp;quot;0&amp;quot;&amp;gt;
 		&amp;lt;tbody&amp;gt;
 			&amp;lt;tr&amp;gt;
 				&amp;lt;td&amp;gt;
 				&amp;lt;h3&amp;gt;Ürün Bilgileri ;&amp;lt;br /&amp;gt;
 				·Genişlik : 215&amp;amp;nbsp;cm&amp;lt;br /&amp;gt;
 				·Boy : 215&amp;amp;nbsp;cm&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 				·Yükseklik : 145&amp;amp;nbsp;cm&amp;lt;br /&amp;gt;
 				·Taşıma çantası mevcuttur.&amp;lt;br /&amp;gt;
@@ -20656,56 +20768,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/yeni4.jpg</t>
         </is>
       </c>
       <c r="N277" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/yeni5.jpg</t>
         </is>
       </c>
       <c r="O277" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="n">
         <v>335</v>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Çocuklar İçin Figürlü Şişme Deniz Yatağı</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;vertical-align:top&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;PÜ adı&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 			&amp;lt;td style=&amp;quot;vertical-align:top&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;BSCI denetim fabrika şişme hava deniz yatağı&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;vertical-align:top&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;PDantel menşe&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 			&amp;lt;td style=&amp;quot;vertical-align:top&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;JIangsu provice. Çin&amp;lt;/p&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td style=&amp;quot;vertical-align:top&amp;quot;&amp;gt;
 			&amp;lt;p&amp;gt;Malzeme&amp;lt;/p&amp;gt;
@@ -20793,56 +20905,56 @@
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/hav4.png</t>
         </is>
       </c>
       <c r="N278" s="0"/>
       <c r="O278" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="n">
         <v>336</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Dilek Feneri Gece Gökyüzü Dilek Balonu</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Dilek Feneri sayesinde düğün, nişan ve diğer özel günlerinizi unutulmaz kılmak için biçilmiş bir kaftan. Dilek Fenerinin üzerine isminizi yazıp gökyüzüne bırakın ve dileklerinin kabul olmasını bekleyin. Dilek Feneriniz, 15-20 dakikada 1000-1500 metreye kadar yavaşça gökyüzüne yükselir. Huzur verici ve sessizliğiyle bu muhteşem görüntü herkesi büyüler. Sönünce yavaş yavaş düşmeye başlar yüzde 100 çevre dostu olan Dilek Feneri, doğada çözülebilen maddeden yapıldığı için hiç bir zararı yoktur. Gece sevgilinizle beraber yıldızların altında romantik bir gece geçiriyorsunuz geleceğinizle ilgili bir çok dileğiniz var. Bunların gerçekleşmesi için hayaller kuruyorsunuz. Hemen bir tane dilek feneri yakıp yıldızlara doğru gönderebilirsiniz. Kullanımı: Ürünü poşetinden çıkarın ve içine normal hava doldurmak için sağa sola doğru hafifçe savurun ve balonu açın. Ürünle beraber gönderilen kokulu özel mumunu poşetinden çıkarın ve çemberin ortasına yerleştirin. Çemberin ortasından çıkan telleri iki tarafa biri sağa biri sola bakacak şekilde ayırın ve sıkıştırın. Mumun düşme ihtimalini ortadan kaldırın. Daha sonra mumu yakın. 1-2 Dakika bekleyin sıcak hava balonun içine tam dolduğu zaman dilek balonu kendiliğinden uçmak isteyecektir. Ellerinizi yukarı doğru çektiğini hissettiğiniz an dilek balonunu gökyüzüne bırakma vakti gelmiş demektir. Bu işlemlerin hepsi 4 dakika sürmektedir. Balon yaklaşık olarak 100 santimetre boyundadır uçtuktan sonra mumu sönene kadar göklere yükselir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri: 40 cm x 40&amp;amp;nbsp;cm kapalı Paket&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Açık Ölçü: 40 cm x 85 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk seçeneği: Kırmızı, Açık Mavi, Turuncu, Toz&amp;amp;nbsp;Pembe, Mor, Şeker Pembe&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F279" s="0" t="n">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="n">
         <v>240707162828</v>
       </c>
       <c r="H279" s="0"/>
       <c r="I279" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
@@ -20860,56 +20972,56 @@
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/dil4.jpeg</t>
         </is>
       </c>
       <c r="N279" s="0"/>
       <c r="O279" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="0" t="n">
         <v>337</v>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Filament 3D Kalem Yazıcı Için 10 renk 20 metre</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;10 Renk * 2 Metre Toplam 20 Metre PLA Kalem Filamenti&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3D YAZICI VE KALEM İLE KULLANIMA UYGUNDUR.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DEĞERLİ MÜŞTERİLERİMİZ&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;YAŞAMIŞ OLDUĞUMUZ PROBLEMLERDEN YOLA ÇIKARAK SİZLERE DAHA İYİ BİR&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DENEYİM SUNMAK İÇİN LÜTFEN AŞAĞIDAKİ HUSUSLARA DİKKAT EDİNİZ!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;1- SADECE FİLAMENT GÖNDERİLECEKTİR. KALEM DAHİL DEĞİLDİR.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;2- EĞER 3D KALEM İLE KULLANACAKSANIZ KALEMİNİZİN 200 DERECE VE ÜSTÜNDE&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;ÇALIŞABİLDİĞİNDEN EMİN OLUNUZ. PLA FİLAMENTİMİZİN ERİME SICAKLIĞI 200-220&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DERECEDİR. BU DERECELER ALTINDA 3D KALEM İLE SAĞLIKLI BASKILAR&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;ALAMAYABİLİRSİNİZ. BUNU DÜŞÜNEREK SİPARİŞ VERMENİZİ RİCA EDERİZ.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pla 3D Kalem 3D Yazıcı Uyumlu Filament 100MT&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;3D PRİNTER VE 3D KALEMLER İLE UYUMLUDUR&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Erime sıcaklığı = 195 - 230&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Filament Çap = 1.75 mm&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket içerisindeki renk karışık olarak gönderilecektir, 10 renk mevcuttur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -20936,56 +21048,56 @@
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fla2.png</t>
         </is>
       </c>
       <c r="M280" s="0"/>
       <c r="N280" s="0"/>
       <c r="O280" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="n">
         <v>338</v>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
           <t>Koruyucu Su Geçirmez Motosiklet Diz pedi</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|OTO AKSESUARLARI|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Genel Bakış&amp;lt;br /&amp;gt;
 1. Dayanıklı malzeme: gece veya düşük ışık koşullarında görünürlüğünüzü artırın. Bisiklet bacak müşterilerimizle benzersiz yansıtıcı şeritler, maksimum güvenlik sağlar.&amp;lt;br /&amp;gt;
 2. Warm ve polar: bizim bisiklet bacak ısıtıcıları aşınmaya dayanıklı polar ve kalınlaşmış malzeme yumuşak ve rahat yalıtım sağlar. Soğuk rüzgarı etkili bir şekilde engellerler ve daha rahat ve daha sıcak bir yolculuğun keyfini çıkarmanızı sağlar.&amp;lt;br /&amp;gt;
 3. Gelişmiş koruma: hava koşullarına dayanıklı kapsama sunan bisiklet bacak ısıtıcılarımızla bir sonraki bisiklet sürüşünüz için vites. Gelişmiş tekniklerle hazırlanmış, yağmurlu ve karlı havalarda nem penetration syonunu önler, gelişmiş koruma ve ideal konfor sağlar.&amp;lt;br /&amp;gt;
 4. Süper kavrama: bizim bisiklet bacak ısıtıcıları ile soğuk hava bisiklet sırasında güveninizi artırın. Bir fermuar ile sabitlenmiş kaymaz sapan, bacak boyutunuza ve eğrilerinize uyum sağlar ve tüm vücut tipleri için güvenli ve destekleyici bir uyum sağlar. Kaymaya veda et ve endişesiz sürüşlere merhaba.&amp;lt;br /&amp;gt;
 5. Çok fonksiyonlu: yürüyüş, balık tutma veya diğer açık hava aktivitelerinden hoşlanıyorsanız, bu bisiklet bacak ısıtıcıları kış seyahati için bir zorunluluktur. Bisiklet, motosiklet ve diğer araçlarla uyumludur ve farklı sıcaklık ve konfor ihtiyaçlarını karşılayabilir.&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Açıklama:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Ayrıca sıcak ve kuru tutarken görünürlüğü artırmak için tasarlanan bu bacak ısıtıcıları, yürüyüş, balıkçılık ve daha fazlası sırasında kaymayı önlemek için kaymaz bir askıya sahiptir. Ayrıca, nem penetration syonunu önlemek için mükemmeldir, hava ne olursa olsun rahat kalmanızı sağlar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Malzeme: kadife&amp;lt;br /&amp;gt;
 Ürün boyutu: 70cm&amp;lt;br /&amp;gt;
 Çevresi: 40-72cm&amp;lt;br /&amp;gt;
 Uygulanabilir yükseklik 165cm&amp;lt;br /&amp;gt;
 Uygulanabilir ağırlık: 100-130kg&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket İçeriği: 1 çift diz pedi&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S3d61a90a05df41bc9cc90e84cdbaf287p.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Sce916ce5952941babd88f76067c5fe32B.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S79489b60e4064bd88ed105f0ec4e90beX.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S914bc43d0bb640e1acdbc41a322ec2e5e.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S121d2045a78149cf97d26e5f4e3fff757.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S2684432efa884e2e85851422bb1fc713E.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S63f0de9034fd4d7fbafc2addf687d05cJ.jpg&amp;quot; /&amp;gt;&amp;amp;nbsp;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/S2f5ed1a33d7d45928c43424c7ae51f3cc.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F281" s="0" t="n">
@@ -21006,56 +21118,56 @@
       <c r="K281" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ppp (2).png</t>
         </is>
       </c>
       <c r="L281" s="0"/>
       <c r="M281" s="0"/>
       <c r="N281" s="0"/>
       <c r="O281" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="n">
         <v>339</v>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
           <t>Uzay Temalı Masaüstü Süs</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Açıklama:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uzaydaki ağırlıksızlık duygusunu çok taklit eden astronot, su yüzeyinde serbestçe yüzer, sanki gökyüzünde yükseliyormuş gibi, sizi gizemli alana götürür.&amp;lt;br /&amp;gt;
 Dinamik sıvı quicksand tasarımı ile hoş bir görüntü verir. Titredikten sonra, sıvıdaki yıldız şeklindeki konfeti akabilir, dinamik akan bir flaş etkisi yaratır, romantik ve güzel bir etki bırakır.&amp;lt;br /&amp;gt;
 Sıvıyı yatıştırıcı, stres giderici bir deneyim için yan yana hafifçe hareket ettirin.&amp;lt;br /&amp;gt;
 Akrilik malzemeden yapılmış olup, kristal berraklığında, kullanım için dayanıklı görünür.&amp;lt;br /&amp;gt;
 Ofis, masa, çalışma odaları için dekor olarak kullanıma uygundur&amp;lt;br /&amp;gt;
 Aile, arkadaş, eve taşınma, doğum günü, yıldönümü, vb. gibi özel günler için uygun bir hediyeliktir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme: akrilik&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Boyutları:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;Dİkdörtgen: 9.7x2.9x5.2cm&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;Kare: 5.2x5.2x5.2&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket içerir:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 adet dikdörtgen astronot Quicksand süsler&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her monitörün renk kalibrasyonu nedeniyle renk biraz farklı olabilir.&amp;lt;br /&amp;gt;
 Lütfen manuel ölçüm nedeniyle biraz ölçüm sapmasına izin verin.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/Sa9880ad1b49f475e9ae9eed83bbafae1u.jpg&amp;quot; title=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/S7f2de9b212474c9cb3413a07d1cbc440D.jpg&amp;quot; title=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/S129480f869f348fc86f027b8f2ab90628.jpg&amp;quot; title=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; src=&amp;quot;https://ae01.alicdn.com/kf/S4b6ae5f9a8f04275bfe7091b7e173a139.jpg&amp;quot; title=&amp;quot;Fashion Space Astronaut Rectangle Liquid Study Room Decor Decompression&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -21090,56 +21202,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/uzay1.png</t>
         </is>
       </c>
       <c r="N282" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/uzay3.png</t>
         </is>
       </c>
       <c r="O282" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="0" t="n">
         <v>340</v>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
           <t>Uzay Temalı Dökülen Yağ Kum Saati </t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#222222&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Open Sans&amp;amp;quot;,Roboto,Arial,Helvetica,sans-serif,SimSun&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:10.5pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:微软雅黑&amp;quot;&amp;gt;Özellikler:&amp;lt;br /&amp;gt;
 1. Akrilik malzeme.&amp;lt;br /&amp;gt;
 2. Masaya, rafa veya masanın herhangi bir yerine yerleştirilebilen eğlenceli ve sevimli süslemeler için uygundur.&amp;lt;br /&amp;gt;
 3. Güzel görünüm, astronotlar nasıl yerleştirildikleri önemli değildir her halükarda yüzer duruma geçerler.&amp;lt;br /&amp;gt;
 4. Doğum günü, yıldönümü, düğün, babalar günü, anneler günü, ev dekorasyon için uygundur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Sıvı: mineral yağ + arıtılmış su&amp;lt;br /&amp;gt;
 Boyut:&amp;amp;nbsp;17.4 x 5.5 x 4.8 cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#222222&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:&amp;amp;quot;Open Sans&amp;amp;quot;,Roboto,Arial,Helvetica,sans-serif,SimSun&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:10.5pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#333333&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:微软雅黑&amp;quot;&amp;gt;Ambalaj listesi:&amp;lt;br /&amp;gt;
 1 adet sıvı sürüklenen uzay temalı aksesuar&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F283" s="0" t="n">
         <v>120</v>
       </c>
       <c r="G283" s="0" t="n">
         <v>240707235607</v>
       </c>
       <c r="H283" s="0"/>
@@ -21166,56 +21278,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/astro4.png</t>
         </is>
       </c>
       <c r="N283" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/astro5.png</t>
         </is>
       </c>
       <c r="O283" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="0" t="n">
         <v>341</v>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
           <t>Taşınabilir Yıkanabilir Giysiler Yapışkan Saç Topu</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hafif ve Dayanıklı:&amp;lt;/strong&amp;gt; Tüy Dökücü Silindir Top, birinci sınıf ABS ve PU malzemelerden yapılmıştır ve uzun süreli kullanım sağlarken kolay kullanım için hafiftir.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kullanımı Kolay ve Etkili:&amp;lt;/strong&amp;gt; Bunun yeniliği Çok Amaçlı Lint Remover, çeşitli yüzeylerdeki evcil hayvan tüylerini ve tüylerini zahmetsizce çıkararak size ve düzenli bir ortam sunar. kez, israfı azaltır ve sürdürülebilir bir seçim haline getirir.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Evrensel ve Pratik:&amp;lt;/strong&amp;gt; Yapışkan Tiftik Merdane Topu, giysilerden, mobilyalardan ve arabaların iç kısımlarından tüy ve evcil hayvan tüylerini çıkarmak içindir, da onu her evcil hayvan için olmazsa olmaz bir alet haline getirir sahibi.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Her Yere Getir:&amp;lt;/strong&amp;gt; Yapışkan Silindir kompakt ve portatiftir, çantanızda veya el çantanızda taşımayı kolaylaştırır ve hareket halindeyken tüy ve tüyleri almak için her zaman hızlı ve kolay bir çözüme sahip olmanızı sağlar.&amp;lt;br /&amp;gt;
 Renk: pembe, beyaz, yeşil&amp;lt;br /&amp;gt;
 Malzeme: ABS Poliüretan&amp;lt;br /&amp;gt;
 Boyut: Yaklaşık 6,8 x 6,8 x 6,8 cm&amp;lt;br /&amp;gt;
 Ağırlık: yaklaşık 98g&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F284" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G284" s="0" t="n">
         <v>240708221202</v>
       </c>
       <c r="H284" s="0"/>
       <c r="I284" s="0" t="n">
         <v>95</v>
       </c>
@@ -21239,51 +21351,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/top-1.png</t>
         </is>
       </c>
       <c r="N284" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/toz5.jpg</t>
         </is>
       </c>
       <c r="O284" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="0" t="n">
         <v>342</v>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>Plaj Şemsiyesi Sabit 180 cm</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Plaj Deniz Bahçe Balkon Piknik Kamp Güneş Şemsiyesi Katlanır Mavi Beyaz 170 cm Plaj şemsiyesi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1.80 metre gölgelik alanı, katlanır:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ürün ölçüsü: 180cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk-Tema Seçeneği: Mavi Beyaz cizgilli Kumaş, Gökkuşağı, Gün batımı, güneşli gün&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İç Dış mekanda Kullanılan Dayanıklı Polyester Kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;%100 su ve güneş geçirmez .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;8 telli plaj şemsiyesi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Açık: Genişlik: 180 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yükseklik: 180 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kumaş: Polyester 90 gsm güneşten ekstra korumalı kumaştan üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şemsiye iskeleti : 3,80 mm çelik tel kullanılmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şemsiye borusu: 22/25 mm full sert çelik boru&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
@@ -21318,56 +21430,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mavisems.jpeg</t>
         </is>
       </c>
       <c r="N285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yesilsems1.jpg</t>
         </is>
       </c>
       <c r="O285" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="n">
         <v>343</v>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Sinek Öldürücü Raket</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;SİNEK RAKETİ ŞARJLI&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sinek Raketi, görüntüsü itibarı ile bize ilk olarak tenisi hatırlatsa ve esprili bir ürün gibi gözüksede, uçan her türlü haşerattan korunmanın en sağlıklı yoludur.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sinek Raketi, sinek ismi ile anılsada, uçan bütün haşerata karşı etkilidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikle çocuklarımızın yattığı odalarda sineklerden korunmak için elektrikli yada pilli olarak kullanılan sinek savarlar gibi herhangi zararlı bir kimyasal salgılamaz, alerji tipi durumlarda tehlikeli olan bu tip haşere kovuculardan çok daha sağlıklıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sinek Raketi, perde ve tüllerdeki haşeratlara karşı uygulandığında, perdelerde tüllerde olası çirkin izler bırakmazlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sinek Raketi, kenarları iletken olmayan bir madde ile kaplı olduğundan, kullanan kişiye asla&amp;amp;nbsp;zarar vermez.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sinek Raketine, uçan haşeratlar&amp;amp;nbsp;temas ettiğinde bir elektrik akımı oluşur ve verdiği yeterli akımla birlikte haşeratları etkisiz hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Oluşan akım insanlar için kesinlikle zararsızdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Evinizde gazete,terlik gibi eşyalarınızla haşere avına son vermek için en yenilikçi çözüm Sinek Raketi !&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3 katmanlı metal ağdan oluşur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Düğmeye basıldığında oluşan elektrik akımı sayesinde uçan haşeratı etkisiz hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Ölçüleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uzunluk&amp;amp;nbsp; : 52 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Genişlik&amp;amp;nbsp; : 21 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sap Çapı: 4 cm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sinek Raketi Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 adet şarjlı elektronik sinek raketi&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -21398,137 +21510,137 @@
         </is>
       </c>
       <c r="M286" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sinekk4.jpg</t>
         </is>
       </c>
       <c r="N286" s="0"/>
       <c r="O286" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="n">
         <v>344</v>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
           <t>Elektrikli Sinek Öldürücü Cihaz Cız Lamba Mor Işık</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Sivrisinek öldürücü lamba&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Etkili menzil yaklaşık: 40 m'2&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güç: 4 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Haşere ilacı olmaksızın sağlıklı, kokusuz ve zehirsiz kullanım&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şık ve yenilikçi tasarım&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel ışığı sayesinde sivrisinek, karasinek, kelebek gibi haşereleri içine çeker&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Siyah ışık tüpü (Ultraviyole ışınları) insanlara zarar vermez&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dış örgü kullanıcıyı iç ızgaraya dokunmaktan korur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yumuşak ışığı sayesinde rahatsızlık vermeksizin yatak odasında kullanıma uygundur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Düşük enerji tüketimi&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Asonic S24 4 Watt Siyah Led Işıklı Sinek Öldürücü Özellikleri&amp;quot; src=&amp;quot;https://www.merterelektronik.com/class/INNOVAEditor/assets/urun-gorselleri/asonic-s24-4-watt-siyah-led-isikli-sinek-oldurucu.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F287" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G287" s="0" t="n">
         <v>240804235721</v>
       </c>
       <c r="H287" s="0"/>
       <c r="I287" s="0" t="n">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-1.png</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-2.png</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kıran3.png</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-4.png</t>
         </is>
       </c>
       <c r="N287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-6.png</t>
         </is>
       </c>
       <c r="O287" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="n">
         <v>345</v>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>Sinek Öldürücü Ampul</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Bu bir LED ışık ampul ve sivrisinek kovucu.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Artık böcek veya zararlı spreyler yok. Bu jeneratörü ampul ile sivrisineklerden hızlıca kurtulun.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Elektrostatik yakalama: sivrisinekler 360 derece yakalamak için lightwave teknolojisini kullanın, böylece sivrisinekler kaçacak hiçbir yere sahip değildir. Bu ampul enerji tasarrufu sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Herhangi bir standart lamba aksesuarı içinde iç veya dış mekanlarda kullanılabilir. Yaygın güverte, teraslar, revaklar, avlular, depolar, garajlar, parklar, evler, oturma odaları, mutfak, ofisler, oteller, restoranlar, okullar, vb.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özellikler: 110V/220V aydınlatma armatürü ile çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Önce ışığı kapatın, sonra ampulü temizlemek için küçük bir fırça kullanın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hafif gövde malzemesi: pp&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Abajur malzemesi: pc&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İsteğe bağlı modlar: sivrisinek jeneratörü ve aydınlatma/sivrisinek jeneratörü sadece/aydınlatma&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Lamba tabanı: E26/ E27&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Voltaj: giriş 110-230V&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güç: 12/15W&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yaşam süresi: 50,000 saat&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F288" s="0" t="n">
         <v>150</v>
       </c>
@@ -21555,51 +21667,51 @@
         </is>
       </c>
       <c r="M288" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/amp4.png</t>
         </is>
       </c>
       <c r="N288" s="0"/>
       <c r="O288" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="n">
         <v>346</v>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>Manuel Şişme Yatak Havuz Şişirme Pompası 30 cm</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Şişirilebilir tüm ürünler için idealdir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Hava akışını en üst düzeye çıkarır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· İşlemi hızlı ve basit hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Kompakt, hafif ve kullanımı kolaydır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Portatif ve kolay taşınabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Dayanıklı esnek hortum.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Yüksek basınçlı pompadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;Dört ayrı aparatı sayesinde her türlü şişme ürüne uyum sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Malzeme: Plastik&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Boyutu: 30x10.5 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Hortum uzunluk: 85 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;· Ağırlık: 320 gr&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -21626,51 +21738,51 @@
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pomp2.jpg</t>
         </is>
       </c>
       <c r="M289" s="0"/>
       <c r="N289" s="0"/>
       <c r="O289" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="n">
         <v>347</v>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
           <t>12V Çakmaklık Girişli Havuz Bot Şişme Yatak Şişirme Pompası</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;12V Çakmaklık Girişli Havuz Bot Şişme Yatak Şişirme Pompası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sadece 12V Çakmaklık Girişlidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Havuz , Deniz Botları , Şişme yataklar için kullanılır.&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Havalı Yatağı Kolayca Doldurun:&amp;lt;/strong&amp;gt; Artık manuel pompalarla uğraşmak veya pilleri boşa harcamak yok. Bu hava pompası, güçlü motoru ve 2m fişi ile yatağınızı yaklaşık 30 saniyede şişirebilir. Sadece prize takın, açın ve rahat bir gece uykusunun tadını çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kullanışlı: &amp;lt;/strong&amp;gt;Herhangi bir şeyi şişirmek veya söndürmek için prize takın ve bir düğmeye basın. Bu hava pompasının kolay erişim için solda bir şişirme portu ve üstte bir egzoz portu vardır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kaymaz ve ergonomik:&amp;lt;/strong&amp;gt; Hava pompası, elinizin şekline uyan, tutmayı ve çalıştırmayı kolaylaştıran kaymaz bir tutamağa sahiptir. Arabanızı veya ev eşyalarınızı herhangi bir zorlanma veya yorgunluk hissetmeden şişirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Taşınabilir Tasarım:&amp;lt;/strong&amp;gt; Araba lastiklerinizi, bisiklet lastiklerinizi, toplarınızı veya diğer şişirilebilir malzemelerinizi şişirmeniz gerekip gerekmediğini, bu hava pompası hepsini halledebilir. Güçlü bir motora ve onu çok yönlü ve kullanışlı kılan bir dizi adaptöre sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Yaygın Kullanım: &amp;lt;/strong&amp;gt;Bu hava pompası, kamp yataklarından havuz oyuncaklarına ve toplara kadar her türlü şişirme görevini yerine getirebilir. Farklı hava girişlerini barındıran ve sırt çantanızda veya arabanızda düzgün bir şekilde saklanabilen üç nozüle sahiptir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F290" s="0" t="n">
         <v>200</v>
       </c>
@@ -21689,114 +21801,114 @@
       <c r="K290" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/arc_pomp2.png</t>
         </is>
       </c>
       <c r="L290" s="0"/>
       <c r="M290" s="0"/>
       <c r="N290" s="0"/>
       <c r="O290" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="n">
         <v>348</v>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
           <t>220V Priz Girişli Havuz Bot Şişme Yatak Şişirme Pompası</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;220V Çakmaklık Girişli Havuz Bot Şişme Yatak Şişirme Pompası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sadece 220V Çakmaklık Girişlidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Havuz , Deniz Botları , Şişme yataklar için kullanılır.&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Havalı Yatağı Kolayca Doldurun:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Artık manuel pompalarla uğraşmak veya pilleri boşa harcamak yok. Bu hava pompası, güçlü motoru ve 2m fişi ile yatağınızı yaklaşık 30 saniyede şişirebilir. Sadece prize takın, açın ve rahat bir gece uykusunun tadını çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kullanışlı:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Herhangi bir şeyi şişirmek veya söndürmek için prize takın ve bir düğmeye basın. Bu hava pompasının kolay erişim için solda bir şişirme portu ve üstte bir egzoz portu vardır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kaymaz ve ergonomik:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Hava pompası, elinizin şekline uyan, tutmayı ve çalıştırmayı kolaylaştıran kaymaz bir tutamağa sahiptir. Arabanızı veya ev eşyalarınızı herhangi bir zorlanma veya yorgunluk hissetmeden şişirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Taşınabilir Tasarım:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Araba lastiklerinizi, bisiklet lastiklerinizi, toplarınızı veya diğer şişirilebilir malzemelerinizi şişirmeniz gerekip gerekmediğini, bu hava pompası hepsini halledebilir. Güçlü bir motora ve onu çok yönlü ve kullanışlı kılan bir dizi adaptöre sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Yaygın Kullanım:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Bu hava pompası, kamp yataklarından havuz oyuncaklarına ve toplara kadar her türlü şişirme görevini yerine getirebilir. Farklı hava girişlerini barındıran ve sırt çantanızda veya arabanızda düzgün bir şekilde saklanabilen üç nozüle sahiptir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F291" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G291" s="0" t="n">
         <v>240805001853</v>
       </c>
       <c r="H291" s="0"/>
       <c r="I291" s="0" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/elk_pomp1.png</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/elk_pomp2.png</t>
         </is>
       </c>
       <c r="L291" s="0"/>
       <c r="M291" s="0"/>
       <c r="N291" s="0"/>
       <c r="O291" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="n">
         <v>349</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
           <t>Harley Davidson Matara 5 Oz (147 Ml) İçecek Matarası</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;İçecek matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. Konyak matarası, içki matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 147&amp;amp;nbsp;ml sıvı alır. (5&amp;amp;nbsp;oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 8x10x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F292" s="0" t="n">
         <v>120</v>
       </c>
       <c r="G292" s="0" t="n">
         <v>240805002251</v>
       </c>
@@ -21812,51 +21924,51 @@
       <c r="K292" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L292" s="0"/>
       <c r="M292" s="0"/>
       <c r="N292" s="0"/>
       <c r="O292" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="n">
         <v>350</v>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
           <t>Harley Davidson Matara 6 Oz (177 Ml) İçecek Matarası</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;İçecek matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. Konyak matarası, içki matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 177&amp;amp;nbsp;ml sıvı alır. (6&amp;amp;nbsp;oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 9x13x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F293" s="0" t="n">
         <v>140</v>
       </c>
       <c r="G293" s="0" t="n">
         <v>240805002657</v>
       </c>
@@ -21872,51 +21984,51 @@
       <c r="K293" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L293" s="0"/>
       <c r="M293" s="0"/>
       <c r="N293" s="0"/>
       <c r="O293" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="0" t="n">
         <v>351</v>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
           <t>Harley Davidson Matara 7 Oz (207 Ml) İçecek Matarası</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;İçecek matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. İçecek&amp;amp;nbsp;matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 177&amp;amp;nbsp;ml sıvı alır. (7&amp;amp;nbsp;oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 10x15x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F294" s="0" t="n">
         <v>140</v>
       </c>
       <c r="G294" s="0" t="n">
         <v>240805002810</v>
       </c>
@@ -21932,51 +22044,51 @@
       <c r="K294" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L294" s="0"/>
       <c r="M294" s="0"/>
       <c r="N294" s="0"/>
       <c r="O294" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="0" t="n">
         <v>352</v>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
           <t>Harley Davidson Matara 9 Oz (270 Ml) İçecek Matarası</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;İçecek matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. İçecek matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 270 ml sıvı alır. (9&amp;amp;nbsp;oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 10x15x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F295" s="0" t="n">
         <v>160</v>
       </c>
       <c r="G295" s="0" t="n">
         <v>240805002933</v>
       </c>
@@ -21992,51 +22104,51 @@
       <c r="K295" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L295" s="0"/>
       <c r="M295" s="0"/>
       <c r="N295" s="0"/>
       <c r="O295" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="n">
         <v>353</v>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
           <t>Çelik 5 Oz 147 Ml İçecek Matarası</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çelik 5 Oz 177 Ml İçecek Matarası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;5 oz - 147&amp;amp;nbsp;ml hacim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;304 &amp;amp;nbsp;paslanmaz çelik .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün kapağı plastiktir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutları 9&amp;amp;nbsp;cm. x 9,5&amp;amp;nbsp;cm. Kalınlık : 2 cm.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: Ürünün içini ilk kullanımda mutlaka su koyup çalkalayarak yıkayınız.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F296" s="0" t="n">
         <v>90</v>
       </c>
       <c r="G296" s="0" t="n">
         <v>240805003046</v>
@@ -22061,51 +22173,51 @@
         </is>
       </c>
       <c r="M296" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/oz2.jpg</t>
         </is>
       </c>
       <c r="N296" s="0"/>
       <c r="O296" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="n">
         <v>354</v>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>Çelik 7 Oz 207 Ml İçecek Matarası</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çelik 7 Oz 207 Ml İçecek Matarası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;7 oz - 207&amp;amp;nbsp;ml hacim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;304 &amp;amp;nbsp;paslanmaz çelik .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün kapağı plastiktir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutları 9&amp;amp;nbsp;cm. x 9,5&amp;amp;nbsp;cm. Kalınlık : 2 cm.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: Ürünün içini ilk kullanımda mutlaka su koyup çalkalayarak yıkayınız.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F297" s="0" t="n">
         <v>110</v>
       </c>
       <c r="G297" s="0" t="n">
         <v>240805003202</v>
@@ -22130,51 +22242,51 @@
         </is>
       </c>
       <c r="M297" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/oz2.jpg</t>
         </is>
       </c>
       <c r="N297" s="0"/>
       <c r="O297" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="n">
         <v>355</v>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
           <t>Çelik 8 Oz 240 Ml İçecek Matarası</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çelik 8 Oz 240 Ml İçecekMatarası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;8 oz - 240&amp;amp;nbsp;ml hacim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;304 &amp;amp;nbsp;paslanmaz çelik .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün kapağı plastiktir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutları 9&amp;amp;nbsp;cm. x 9,5&amp;amp;nbsp;cm. Kalınlık : 2 cm.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: Ürünün içini ilk kullanımda mutlaka su koyup çalkalayarak yıkayınız.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F298" s="0" t="n">
         <v>120</v>
       </c>
       <c r="G298" s="0" t="n">
         <v>240805003351</v>
@@ -22199,51 +22311,51 @@
         </is>
       </c>
       <c r="M298" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/oz2.jpg</t>
         </is>
       </c>
       <c r="N298" s="0"/>
       <c r="O298" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="n">
         <v>356</v>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
           <t>Çelik 9 Oz 277 Ml İçecek Matarası</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çelik 9 Oz 277 Ml İçecekMatarası&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;9 oz - 277&amp;amp;nbsp;ml hacim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;304 &amp;amp;nbsp;paslanmaz çelik .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün kapağı plastiktir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Boyutları 9&amp;amp;nbsp;cm. x 9,5&amp;amp;nbsp;cm. Kalınlık : 2 cm.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: Ürünün içini ilk kullanımda mutlaka su koyup çalkalayarak yıkayınız.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F299" s="0" t="n">
         <v>130</v>
       </c>
       <c r="G299" s="0" t="n">
         <v>240805003351</v>
@@ -22268,51 +22380,51 @@
         </is>
       </c>
       <c r="M299" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/oz4.jpg</t>
         </is>
       </c>
       <c r="N299" s="0"/>
       <c r="O299" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="n">
         <v>357</v>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
           <t>Harley Davidson Matara 5 Oz (147 Ml) İçecek Viski Konyak Matarası</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;Konyak matarası birinci sınıf paslanmaz çelikten üretilmiştir. Seyahat edenler şişe taşımaktansa bu şık ürünü taşıyabilirler Dekoratif olarak vitrinlerinizi süsleyebilir. İçecek matarası olarak kullanabilirsiniz. Ürün elde yıkama için uygundur. Şık kutusuyla güzel bir hediye alternatifi.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün yaklaşık 147&amp;amp;nbsp;ml sıvı alır. (5&amp;amp;nbsp;oz)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sıcak veya soğuk olarak yaklaşık 8 saat muhafaza eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ölçüleri Kutu Ölçüsü: 14x19x4&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Matara Ölçüsü: 10x15x2,5&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F300" s="0" t="n">
         <v>120</v>
       </c>
       <c r="G300" s="0" t="n">
         <v>240805002933</v>
       </c>
@@ -22328,56 +22440,56 @@
       <c r="K300" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/h2.jpg</t>
         </is>
       </c>
       <c r="L300" s="0"/>
       <c r="M300" s="0"/>
       <c r="N300" s="0"/>
       <c r="O300" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="n">
         <v>358</v>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
           <t>5 Parça Kokteyl Hazırlama Seti 550 Ml</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>HEDİYELİK EŞYA</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;5 Parça Kokteyl Hazırlama Seti&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kokteyl seti tüm gerekli araçlara sahiptir,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 * 550ml Shaker&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 * Maşa,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 * Süzgeç,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1 * 20 / 40ml Jigger&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1* Karıştırıcı (18cm)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Pürüzsüz ve yuvarlak kenarlı bu set cam bardağınızı çizmez veya içerken size zarar vermez.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Zararlı kimyasalları sızdırmayan ve içeceklerinizin aromasını etkilemeyen 304 paslanmaz çelik içerir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kolayca yıkayabilir ve parlaklığını koruyabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İyi bir dayanıklılıkla emilim ve renk solmasını önler.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F301" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G301" s="0" t="n">
         <v>240906174745</v>
@@ -22406,51 +22518,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kokteyl-1.png</t>
         </is>
       </c>
       <c r="N301" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kokteyl-3.png</t>
         </is>
       </c>
       <c r="O301" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="n">
         <v>359</v>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
           <t>Çok Fonksiyonlu Şarj Edilebilir 3 Parça Araç Süpürgesi</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hafif ve Güçlü Çalışma:&amp;lt;/strong&amp;gt; Kompakt tasarım, hafif ve elde taşınabilir ve güçlü emiş ve üfleyici toz toplayıcı. Çıkış gücü 120W süper güç motoru olup&amp;amp;nbsp; 6000/4500 pa'ya kadar güçlü emiş sağlar,&amp;lt;br /&amp;gt;
 Hafiftir sadece 340g.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Geniş Kullanım: &amp;lt;/strong&amp;gt;Arabada Elektrikli Süpürgesi, bilgisayar temizleyici, üfleyici, dizüstü bilgisayar temizleyici, masaüstü elektrik süpürgesi, araba, piyano, evcil hayvan evi, ofis masası temizliği vb. için el elektrikli süpürgesi olarak kullanılabilir. Her türlü çöp ve derinlemesine temizlik için iki başlık stile sahiptir.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kablosuz şarj edilebilir: &amp;lt;/strong&amp;gt;USB ile şarj edilebilir, Dahili 1200/4000Amh piller, 38000RPM/42000RPM'ye kadar motor hızı, hızlı şarj teknolojisi içerir.&amp;lt;br /&amp;gt;
 Yaklaşık 15-20 dakika sürekli çalışma süresi sağlayabilir, bu da evinizin/ofisinizin/arabanızın çoğu alanıyla başa çıkmak için yeterlidir.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Renk Seçenekleri: &amp;lt;/strong&amp;gt;Kül Grisi, Haki Yeşil&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F302" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G302" s="0" t="n">
         <v>240906180238</v>
       </c>
       <c r="H302" s="0"/>
@@ -22469,56 +22581,56 @@
       </c>
       <c r="L302" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/supurge2.png</t>
         </is>
       </c>
       <c r="M302" s="0"/>
       <c r="N302" s="0"/>
       <c r="O302" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="n">
         <v>360</v>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
           <t>Squat Pilates Studio Evde Spor Egzersiz Çubuğu Squat Pilates Barı </t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pilates Studio Jimnastik Çubuğu, 90 cm uzunluğundaki bar ve 2 adet direnç lastiğinden oluşan multi-fonksiyonel bir spor aletidir.&amp;lt;br /&amp;gt;
 Çok yönlü çalışma programları ile tüm vücut kas grupları çalıştırılabilir.&amp;lt;br /&amp;gt;
 Farklı boy ve kiloya sahip kullanıcılar için uygundur.&amp;lt;br /&amp;gt;
 Portable Pilates Studio Jimnastik Çubuğu ile kalori yakabilir, kaslarınızı sıkılaştırabilir bu sayede iyi birgörünüme kavuşabilirsiniz.&amp;lt;br /&amp;gt;
 Portable Pilates Studio Jimnastik Çubuğu Set İçeriği:1 Adet El Tutamaklı Çift Lastikli Metal Bar,1 Adet Uygulamalı Tanıtma ve Kullanma Kılavuzu Set içeriğinde hazır egzersiz programı bulunmaktadır.&amp;lt;br /&amp;gt;
 Dilerseniz bu programı kullanabilir veya kendinize özel egzersiz programları tasarlayabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk Seçeneği: Mor&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F303" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G303" s="0" t="n">
         <v>240906182740</v>
       </c>
       <c r="H303" s="0"/>
       <c r="I303" s="0" t="n">
         <v>0</v>
       </c>
@@ -22538,51 +22650,51 @@
         </is>
       </c>
       <c r="M303" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/plates4.png</t>
         </is>
       </c>
       <c r="N303" s="0"/>
       <c r="O303" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="n">
         <v>361</v>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>Clean Step Mat Yıkanabilir Mikrofiber Kir Toz Emici Iç-dış Ortam Paspas</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;&amp;lt;strong&amp;gt;Çamaşır Makinesinde Yıkanabilir Kir Toz Emici Mikrofiberli Paspas&amp;lt;/strong&amp;gt;&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Clean Step Mat Paspas,&amp;lt;/strong&amp;gt;&amp;amp;nbsp;tüm kir koşullarına karşı özel olarak süper emici özelliğiyle üretilmiştir Çamur, toz, ağır kir, yağmur suyu, kar ve tüm kirli etkenleri&amp;amp;nbsp;&amp;lt;strong&amp;gt;Clean Step Mat&amp;lt;/strong&amp;gt;&amp;amp;nbsp;bir adımda temizler&amp;lt;strong&amp;gt;&amp;amp;nbsp;Clean Step Mat&amp;lt;/strong&amp;gt;, hiçbir şekilde sızıntı yapmaz emici lifler sayesinde suyu içine hapseder.&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Clean Step Çamaşır Makinesinde Yıkanabilir Paspas&amp;lt;/strong&amp;gt;ı istediğiniz zaman çamaşır makinesinde bozulma, yıpranma olmadan rahatlıkla yıkayabilirsiniz,&amp;amp;nbsp;&amp;lt;strong&amp;gt;Clean Step Mikrofiberli Mat paspas&amp;lt;/strong&amp;gt;&amp;amp;nbsp;hızlı kuruma özelliğiyle kısa sürede Clean Step Mat Paspası&amp;amp;nbsp;kullanmaya devam edebilirsiniz&amp;amp;nbsp;Clean Çamur Kir Temizleyici Paspas&amp;amp;nbsp;özel lateks esnek taban hiçbir şekilde kaymaz tüm zeminlere muhteşem tutunma özelliğiyle sabit olarak durur&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Clean Step&amp;amp;nbsp;Lateks Kaymaz Tabanlı Paspas&amp;amp;nbsp;&amp;lt;/strong&amp;gt;her yerde kullanabilirsiniz; kapı önlerinde, bina girişlerinde, araç içinde, evinizde, banyonuzda dilediğiniz her yerde&amp;lt;/p&amp;gt;
 &amp;lt;h2&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Lateks Kaymaz Tabanlı Yıkanabilir Çamur Kir Temizleyici Paspas Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/h2&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;Clean Step Mat, %55 cotton %45 microfiber’den üretilmiştir&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;Clean Step Mat ebatlar 45 cm x 70 cm’dir&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
@@ -22618,51 +22730,51 @@
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/paspas4.jpg</t>
         </is>
       </c>
       <c r="N304" s="0"/>
       <c r="O304" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="n">
         <v>362</v>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>Kıyma ve Salça Çekme Makinesi</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;Özellikleri&amp;lt;/strong&amp;gt;:&amp;lt;br /&amp;gt;
 Ev yapımı köfte, sosis vb. için sığır eti kıyabilirsiniz.&amp;lt;br /&amp;gt;
 Tavuk, hindi, balık, geyik eti gibi etleri kıyabilirsiniz.&amp;lt;br /&amp;gt;
 Penne, tagliatelle, fusilli ,spiral ve spagetti vb. makarna yapabilirsiniz.&amp;lt;br /&amp;gt;
 Kompakt ve Taşınabilir.&amp;lt;br /&amp;gt;
 Kolay temizlenir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kutu İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Bir sosis hunisi&amp;lt;br /&amp;gt;
 Paslanmaz çelik bıçaklar&amp;lt;br /&amp;gt;
 Kaba kıyma plakası&amp;lt;br /&amp;gt;
 İnce kıyma plakası&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F305" s="0" t="n">
         <v>300</v>
@@ -22686,56 +22798,56 @@
       </c>
       <c r="L305" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kıyma3.jpg</t>
         </is>
       </c>
       <c r="M305" s="0"/>
       <c r="N305" s="0"/>
       <c r="O305" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="n">
         <v>363</v>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
           <t>Pratik Duş Masaj Seti Spin Spa</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D306" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Spin Spa Duş ve Vücut Masaj Seti&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Spin spa elektronik duş fırçası seti Vücudunuzdaki ölü deriyi atmanızı sağlayacak.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Spin spa ile spa merkezlerinde aldığınız hizmeti evinize taşıyacaksınız.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Her gün spa keyfini yaşamanızı sağlayacak setle kusursuz görünüme kavuşacak, günün yorgunluğunu atacaksınız.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Özellikler Günlük temizliğiniz için de kullanabileceğiniz sete, sevdiğiniz sabun ya da jeli doldurabilirsiniz.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Mikro derm cilt soyucu başlığı sayesinde vücudunuzdaki ölü deriden tamamen kurtulacak yepyeni canlı cilde sahip olacaksınız.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Ağlı sünger başlığı sayesinde narin soyma işlemini gerçekleştirecek, ışıltılı bir cilde sahip olacaksınız.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Masaj başlığını kullanarak, yorgun kaslarınızı rahatlatacak, tüm gerginliğinizden kurtulacaksınız.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F306" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G306" s="0" t="n">
         <v>240930134744</v>
@@ -22756,56 +22868,56 @@
       </c>
       <c r="L306" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/spin3.jpg</t>
         </is>
       </c>
       <c r="M306" s="0"/>
       <c r="N306" s="0"/>
       <c r="O306" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="n">
         <v>364</v>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>4 in 1 Su Geçirmez Elektrikli Banyo Fırçası Çok Fonksiyonlu Vücut Temizleme Fırçası </t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Ürün detayları&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Duş temizleme fırçamız, tüm duş fırçası ihtiyaçlarınızı karşılayacak şekilde 4 yedek başlıkla birlikte gelir. Duş için bu dört sırt fırçası, masaj başlığı fırçası olarak da kullanılabilen bir silikon banyo fırçası, bir lif sırt fırçası, bir vücut peeling fırçası ve ayak bakımı için bir ponza taşı içerir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellik：&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her gün temizlik için sabununuz veya vücut yıkama jelinizle çalışır.&amp;lt;br /&amp;gt;
 Uzun sapı sırtınıza ve alt bacaklarınıza ulaşmanızı kolaylaştırır.&amp;lt;br /&amp;gt;
 360° dönen dönüşe sahip 2 hız ayarı vardır.&amp;lt;br /&amp;gt;
 Tüm vücudunuza masaj yapmanıza, gözenekleri derinlemesine temizlemenize ve kiri temizlemenize yardımcı olur.&amp;lt;br /&amp;gt;
 Duşta IPX6 su geçirmezlik sağlar.&amp;lt;br /&amp;gt;
 Daha sağlıklı, daha genç görünen bir cildi desteklemeye yardımcı olur ve yorgun, ağrıyan kasları anında yatıştırır.&amp;lt;br /&amp;gt;
 Tutarlı kullanımdan sonra daha ipeksi, pürüzsüz hissettiren bir cilt ve donuklukta ve genel cilt görünümünde gözle görülür bir iyileşme fark edeceksiniz!&amp;lt;br /&amp;gt;
 Özellikler:&amp;lt;br /&amp;gt;
 Malzeme: ABS ve TPE&amp;lt;br /&amp;gt;
 Renk: turuncu&amp;lt;br /&amp;gt;
 Hız: 2 hız modu&amp;lt;br /&amp;gt;
 Su geçirmez&amp;lt;br /&amp;gt;
 Pil: 4 * AA (dahil değildir)&amp;lt;br /&amp;gt;
 Paket ağırlığı: 480g&amp;lt;br /&amp;gt;
 Paket boyutu: 225 * 225 * 92mm&amp;lt;br /&amp;gt;
 Paket listesi:&amp;lt;br /&amp;gt;
 1 * Elektrikli banyo fırçası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;4'ü 1 arada çok işlevli değiştirilebilir fırça başlığı&amp;lt;br /&amp;gt;
@@ -22842,51 +22954,51 @@
         </is>
       </c>
       <c r="M307" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/spa2.jpg</t>
         </is>
       </c>
       <c r="N307" s="0"/>
       <c r="O307" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="n">
         <v>365</v>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
           <t>Pintar Facil Pratik Damlatmayan Boya Rulosu Ve Fırçası</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Ürün Açıklaması&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;&amp;amp;nbsp;Pintar Facil Damlatmayan Boya Rulosu Tavan Duvar Boya Badana Rulo Fırça Takımı Alüminyum Uzatma Sapı&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pıntar Facıl ile evinizi pratik ve keyifli biçimde renklendirmeye ne dersiniz? Daldırma, damlatma, saçılmaya son! Kısa zamanda zorlanmadan, yorulmadan boyama yapın! Daha fazla duvarı daha rahat ve daha kısa sürede boyayın! Pıntar Facıl tek başına işleyebilen ve damlatmadan boya yapabileceğiniz pratik bir boya düzeneğidir. Herkesin yapabileceği kadar pratiktir. Yapmanız gereken tek şey merdaneyi açmak ve boyayı doldurmak. Bu basit işlemin ardından boyamaya hazırsınız! Ürün Özellikleri: Boyayı eşit olarak dağıtmayı sağlayan bir iç deposu mevcuttur. Klasik boya merdanelerinin aksine, damlatma problemlerini ortadan kaldırır. Uzatma aparatı ile yüksek yerleri de rahatlıkla boyayabilirsiniz. Temizlemesi, kullanımı çok kolaydır. Rulo fırçası üstün kaliteli yün malzemeden, sapları kaliteli plastikten üretilmiştir. Yılın her döneminde kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Kullanımı: &amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1/10 oranında su ve 9/10 oranında boyayı boya doldurma kabında karıştırın. İstediğiniz boy ruloyu açıp ihtiyacınız kadar boyayı boya kabı ile boşaltın. Duvar üzerinde ruloyu yavaş hareket ettiriniz. İşiniz bitince veya renk değiştireceğinizde ruloyu boya kalmayıncaya kadar yıkayın ve kurumaya bırakın.&amp;lt;br /&amp;gt;
 Her doldurum ile ortalama 25 metrekare alan boyanabilir.&amp;lt;br /&amp;gt;
 1lt boya kapasitesi vardır.&amp;lt;br /&amp;gt;
 Sadece su bazlı olan boyalarla kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği: &amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 700 ml Büyük Boy Rulo&amp;lt;br /&amp;gt;
 3 adet Uzatma Aparatı&amp;lt;br /&amp;gt;
 Boya Doldurma Kabı&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F308" s="0" t="n">
@@ -22915,56 +23027,56 @@
         </is>
       </c>
       <c r="M308" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pintar4.jpg</t>
         </is>
       </c>
       <c r="N308" s="0"/>
       <c r="O308" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="0" t="n">
         <v>366</v>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
           <t>Switch Blade 6 Parça Pilli Erkek Bakım Seti Tıraş Makinesi</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Switch Blade 6in1 Profesyonel Erkek Bakım Tıraş Seti&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Switch Blade 6in1 Profesyonel Erkek Bakım Tıraş Seti&amp;lt;br /&amp;gt;
 Çok fazla sakalınız varsa veya yoldayken bile temiz bir tıraş sağlamaktan hoşlanıyorsanız, 6'sı&amp;amp;nbsp; 1 Arada Elektrikli Tıraş Makinesi ve Düzeltici sektörün en iyileri arasındadır.&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Vücut kıllarını, sakalları ve baş kıllarını düzeltebilirsiniz. Kit, dahili hafif, 4 geçmeli kılavuz ve Alman paslanmaz çelik bıçaklarla birlikte Microtouch Switchblade (4 tarak ataşmanı, mikro düzeltici başlığı, tam boyutlu düzeltici kafası ve koruyucu başlık içerir) ile birlikte gelir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;6'sı 1 arada tasarım, tepeden tırnağa tıraş için ışıklı mini ve tam boyutlu düzelticiler içerir.&amp;lt;br /&amp;gt;
 Zor maddeler için yeterince güçlü, ancak en hassas ciltler için yeterince nazik.&amp;lt;br /&amp;gt;
 Üstün kontrol için hassas geçmeli kılavuzlar.&amp;lt;br /&amp;gt;
 Her uçta, saç uzunluğunu kontrol etmeniz için uygun olan iki farklı boyutta tarak aparatı bulunur.&amp;lt;br /&amp;gt;
 Çift uçlar mevcuttur. Burun kılı, kaş, bıyık ve diğer ucu saç kesimi için bir uç.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-aOM4rOb_sbQ/X18kus1DSjI/AAAAAAAAEyQ/IhStHbTKO8Qa7Ka6VuYobuWrd4L-u6OggCLcBGAsYHQ/45856226d0cdda75df45e10d25c35ad1002b89310_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-wVKZkuEokBE/X18kunV3UCI/AAAAAAAAEyM/4uTpQGNqU4ogvG_rdrcUD8iwcxuiUSA4ACLcBGAsYHQ/45853507b20d8fc9af0b99087437d3a4e0ce75156_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-gIAkNtsCZ5A/X18kvbjUV7I/AAAAAAAAEyY/nLA8SuOFoNYA40H9cABqsbKGbArY0eVIQCLcBGAsYHQ/458581f83af1ee2522150be9c83f4be9603737789_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-rCs0vv9OkDU/X18kwUVFbYI/AAAAAAAAEyo/loZyfey7vf4MfKDQWwHydWNdn5LuLxFZACLcBGAsYHQ/4585f198d193ee3b489559aae562eea59b5a47236_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-m6V7h8Mj0I4/X18kvqy9n9I/AAAAAAAAEyc/WVFHNOkYN4c58sQ5jvimAWDa7llgGYTzgCLcBGAsYHQ/4585d01359002ec39372e3d3660163f446a569290_4585.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yükseltilmiş sürüm 5D Tıraş Makinesi&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Bu düzeltici seti saçınız, sakalınız ve yüz bakımınız için ihtiyacınız olan tek alet olacaktır.&amp;lt;br /&amp;gt;
 5D yüzer başlık, her uzunluktaki ve büyüyen yöndeki kılları etkili bir şekilde tıraş etmek için her zaman yüz hatlarına yaklaşabilir. Dayanıklı ve Keskin ve ergonomik olarak tasarlanmıştır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-iuPZHs1SljM/X18kwGbM-nI/AAAAAAAAEyk/0Iyj0cwHmLQd6LE4WTmZ9NN0LpWFl_nDACLcBGAsYHQ/4585d617d86cadf5b090293882cc1279b53762472_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-WIb_kQqaK70/X18kvqIegwI/AAAAAAAAEyg/LMGAdXjSnYsX6cNOm0OKcp8p1dLu1h7uACLcBGAsYHQ/4585c0cc2107669fbc1e655b6debfa31e1d238330_4585.jpg&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://1.bp.blogspot.com/-0hzkpGkLatk/X18kwgK5neI/AAAAAAAAEyw/R-BNLbSU72ABi8owZtwegXCcKELOWWaTQCLcBGAsYHQ/51puSL94mSL_large.webp&amp;quot; /&amp;gt;&amp;lt;br /&amp;gt;
@@ -23009,56 +23121,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/sw4.jpg</t>
         </is>
       </c>
       <c r="N309" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sw5.jpg</t>
         </is>
       </c>
       <c r="O309" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="n">
         <v>367</v>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>Gıdık Giderici Gıdı Eritme Çene Altı Masaj Aleti Boyun Egzersizi</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D310" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Gıdık Giderici Gıdı Eritme Çene Altı Masaj Aleti Neckline Slimmer&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Tamamen acısız ve ağrısız olarak zayıf çene altı kaslarının güçlendirilmesi ve yüz altı ile boyun gerginliğinin yeniden kazanımı için geliştirilmiş bir aparattır. Neckline Slimmer ile günlük 2 dakikalık masaj ve egzersiz sonunda çene altı, boyun kısmı ilk günkü tazeliğine ve sıkılığına kavuşacak. Paket içerisinden çıkmakta olan 3 farklı dirençte yay sistemi ile Neckline Slimmer güç ayarı değiştirleceği gibi uygulamanın ilerleyen günlerinde isteğe göre sertlik derecesi yükseltilebilmekte veya düşürülebilmektedir.İnsanların egzersiz hareketlerini kolaylıkla ve sıkılmadan yapabilmeleri için yepyeni bir egzersiz sistemi düzenlenerek Neckline Slimmer′ı geliştirmiştir. Neckline Slimmer, yüz, çene ve boyun kaslarında kalıtsal yahut zaman içerisinde oluşmuş fazla yağ birikimlerini çalıştırarak daha sıkı ve diri bir görünüm elde etmeyi sağlar. Boyun kasları da vücuttaki her kas gibi egzersize ihtiyaç duyar ve eğer düzenli egzersiz yapılırsa diğer kaslarımız gibi sonuç verir. Ürün Özellikleri: Neckline Slimmer ile yapılan egzersizlerde; Egzersizlerinizi eğlenceye dönüştürür, Zaman kaybı yok, Egzersiz programını uygulama zorluğu yok, Sağlığınıza yan etkisi yok, Yaş sınırı yok, Acı çekmek yok, Kullanımda zorluk çekmek yok, Morarma, şişme veya kızarıklık yok,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği: &amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1 adet Neckline Slimmer.&amp;lt;br /&amp;gt;
 3 farklı Dirençte Yay Sistemi.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Boyutu:&amp;lt;/strong&amp;gt; 12 cm x 5 cm.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F310" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G310" s="0" t="n">
         <v>240930150811</v>
       </c>
       <c r="H310" s="0"/>
       <c r="I310" s="0" t="n">
         <v>114</v>
       </c>
       <c r="J310" s="0" t="inlineStr">
         <is>
@@ -23072,56 +23184,56 @@
       </c>
       <c r="L310" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/neck-3.png</t>
         </is>
       </c>
       <c r="M310" s="0"/>
       <c r="N310" s="0"/>
       <c r="O310" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="n">
         <v>368</v>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
           <t>Flea Doctor Kedi ve Köpekler için Pilli Pire Tarağı</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;&amp;lt;strong&amp;gt;Flea Doctor Kedi ve Köpekler için Pilli Pire Tarağı&amp;lt;/strong&amp;gt;&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Pilli pire tarağı sayesinde kedi ve köpeğinizin pirelerinden kurtulmak çok kolay olacaktır. Kedi ve köpekler için, ergonomik şekli ile rahat bir kullanılan pilli pire tarağının top uçları pirelerin kolay alınmasını sağlar ve deriyi tahriş etmez.&amp;lt;br /&amp;gt;
 Sık ve ince dişlidir.&amp;lt;br /&amp;gt;
 1,5 voltluk 2 adet AA pil ile çalışmaktadır.&amp;lt;br /&amp;gt;
 Pire tarağının üzerinde bulunan ileri geri düğmesi ile uçları içeriye çekilerek pireler kolay atılır.&amp;lt;br /&amp;gt;
 Güvenlidir, verdiği akım kedi ve köpeğinizi rahatsız etmez.&amp;lt;br /&amp;gt;
 Pire tarağı, 16,5 cm uzunluğundadır.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F311" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G311" s="0" t="n">
         <v>240930153724</v>
       </c>
       <c r="H311" s="0"/>
       <c r="I311" s="0" t="n">
         <v>95</v>
       </c>
       <c r="J311" s="0" t="inlineStr">
@@ -23140,56 +23252,56 @@
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/trk4.jpg</t>
         </is>
       </c>
       <c r="N311" s="0"/>
       <c r="O311" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="0" t="n">
         <v>369</v>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
           <t>Multi Cutter Kalın Ve Sert Malzeme Kesme Aleti</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Açıklaması&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Multi Cutter Kalın Ve Sert Malzeme Kesme Aleti&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Kalın ve Sert Malzemeyi Kolayca Kesin,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Zahmetsizce Döşeme Bakır, Alüminyum ve Çelik Tel kesebilirsiniz,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Kullanımda değilken Kapalı Kalmasını Sağlayın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;-Multi-Cut, makasdan farklı bir mekanik aksiyona sahiptir. Makasla, kağıt, kumaş ve ince plastik gibi malzemelerin kesilmesiyle sınırlıdır.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Multi-Cut, düz bir örsün üzerine inen bir bıçağın mekanik bir hareketine sahiptir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Bu tasarım, keskin bir bıçak ve bir dönme pivot noktası ile birleştiğinde, yoğunluğa sahip kalın ve sert malzemeleri kesmek için inanılmaz kesme yeteneği sunar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 - Multi-Cut, plastik, muşamba, çalılar, kalın deri, her türlü hortum, otomotiv kemer, PEX boru, dübel, hobi ve el işi ürünlerini kesmenizi sağlar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Kesilen parçanın parçalanmasını ve yıpranmasını önlerken, bıçağı yıpranmadan koruyabilen, değiştirilebilir, yüksek etkili plastik örsüne karşı kesim işlemini tamamlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/d2973b32-b6b8-4a31-bd96-0c426d0df19c.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/28f28a99-3ed7-408d-b4b0-18d3cc9e960e.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/d91e4067-9903-44a2-8b3c-84d4e542ac72.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/454b002a-b8f9-417a-9f89-81ae7065c5e2.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/54b7f36d-58c0-41fd-bde0-b571bd034635.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
@@ -23226,51 +23338,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-5.png</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-4.png</t>
         </is>
       </c>
       <c r="O312" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>Pest Reject Elektronik Fare ve Haşere Kovucu</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Açıklaması&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pest Reject Elektronik Fare ve Haşere Kovucu&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject: Evlerinzde huzurlu bir şekilde oturabilmeniz ve davetsiz misafirler tarafından rahatsız edilmemeniz için Haşere Fare Kovucu .&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject haşere önleme sistemine sahip cihazlarımız, farelerde ve diğer kemirgenlerin, beyin otomatik reflekslerini birkaç saniye içinde bozarak, etki alanına girme eylemlerine son vermektedir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu ani etki mekanizması sonucu, içerde önceden yuvalanmış fare ve diğer kemirgenler, hastalanmakta, üreme, uyku, beslenme, düzenleri bozulmaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject haşare kovucuya alışabilen fare ve kemirgen görülmemiştir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sistemin alışkanlık/bağışıklık yapma gibi bir yan etkisi da görülmemiştir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ancak haşare kovucunun etki alanı dışına çıkabilen fare ve diğer kemirgenler etkiden kurtulmuş olurlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sağlıkları normale dönmeye başlar.Kın kanatlı yürüyen ve uçan böcek türlerinde, böceklerde etkili olan, havadaki dalga salınımının karakteristik gücü, onları uçamaz, yürüyemez, çiftleşemez, uyuyamaz hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject fare kovucu Çoğunun bu fiziksel yorgunluğa dayanamayıp, mekânın fiziki durumuna göre, geç de olsa neticede öldükleri de görülmüştür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject Benzersizdir. Çünkü: Kanserojen etkisi yoktur. - 25 metrekareden 150 metrekareye kadar, koruma yapabilecek teknolojiye sahip üründür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Tamamen programlı olup, müdahale gerektirmez. Böylece size haşerelerle birlikte kendini de unutturur.Pest Reject haşare kovucu Yaklaşık 7 yıl etki süresi vardır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest reject haşare kovucu tamamen Elektroniktir...&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest reject haşare kovucu tamamen elektronik olup, elektrikle çalışmaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yapısında hiçbir kanserojen madde ya da kimyasal bulunmamaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;İnsan sağlığına ve evcil hayvanlara hiçbir zararı ve yan etkisi yoktur.&amp;lt;/p&amp;gt;
@@ -23306,56 +23418,56 @@
       <c r="K313" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pest2.jpg</t>
         </is>
       </c>
       <c r="L313" s="0"/>
       <c r="M313" s="0"/>
       <c r="N313" s="0"/>
       <c r="O313" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="n">
         <v>371</v>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Wonder Arms Kol Gym Aleti</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Wonder Arms Kol&amp;amp;nbsp;Egzersiz&amp;amp;nbsp;Aleti
 			&amp;lt;pre&amp;gt;
 Wonder Arms, kollarınızın altındaki bu sorunlu alandan kurtulmanıza yardım eden eğitim cihazıdır.
 Sırt, biseps, triceps, omuz ve hatta göğsünüzün tek seferde çalışan benzersiz dinamik direniş hareketler ile inanılmaz sonuçlar elde edin.
 Eklemleri zorlanmadan kalori yakarken kaslarınızın sıkılaşmasını ve sıkılmasını hissedeceksiniz.
 Tüm fitness seviyeleri için mükemmeldir.
 Dört farklı kas grubunu hedefler ve üç farklı direnç bandıyla gelir.
 Wonder Arms Nedir?
 Wonder Arms, dirençle çalışan ergonomik bir eğitim cihazıdır.
 Seviyenize (başlangıç, ortalama veya tecrübeli) bağlı olarak direniş bandını seçin ve Wonder Arms'a yerleştirin Cihazı yerleştirdiğiniz yere bağlı olarak omuzlarınızı, pazılarınızı, tricepslerinizi, göğüslerinizi ve sırt kaslarınızı eğitin.
 Egzersizler eklemleriniz için stresli değildir ve hem oturma hem de ayakta olarak yapılabilir.
 Wonder Arms bölgeleri hedefler ve onları göstermekten gurur duyacağınız sert, gösterişli, kollara ve omuzlara dönüştürür.&amp;lt;/pre&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
@@ -23383,51 +23495,51 @@
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/won-1.png</t>
         </is>
       </c>
       <c r="M314" s="0"/>
       <c r="N314" s="0"/>
       <c r="O314" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="n">
         <v>372</v>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>Havai Fişek Pixel Şerit Led</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D315" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Toplam 650 cm Şerit LED- Uzaktan Kumanda- 213 Çeşit Mod 16 Milyon Renk&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 1. Havai LED; oturma odası, yatak odası,oyun odası, sundurma, noel, cadılar bayramı, bar,partiler,festivaller ve yıldönümleri gibi tatil ve etkinlikler için ortamınızı harika bir hale getirir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2. Üç çeşit kontrol sağlayabilirsiniz. Cep telefonu Uygulaması (duoCo StripX) ile uzaktan kumanda veya USB kablo üzerindeki denetleyici düğmeleri ile kontrol edilebilir.Uygulamayı barkodu okutarak indirebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3. Değişim modu seçenekleri 213 çeşit, 16 milyon çeşit renk seçenekleri bulunur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;4. Uzaktan kumanda ile 24 tuşlu 10 seviyeli parlaklık, hız ve hassasiyet ayarı yapılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;5. Dinamik mod seçimi 21 çeşit (uzaktan kumanda), AUTOA düğmesi (uzaktan kumanda içinde, havai aydınlanma etkisi)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;6. İsteğe bağlı zamanlama fonksiyonu ile Led leri kontrol edebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;7. Müzik fonksiyonu ile telefonunuzdaki ışıklar müzik ritmi ile yanıp söner. Dahili mikrofon ile ortam müziğine göre de ayarlanabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kurulum Nasıl Yapılır :&amp;lt;/strong&amp;gt;Lütfen kurulumdan önce duvarı silerek temizleyin. Önce yuvarlak hub çoğaltıcıyı yapıştırıcı kısmını sökerek duvara sabitleyin. Ardından 150 cm lik uzun şerit ledin kendinden yapışkanlı şeridi çıkararak aşağı gelecek şekilde sabitleyin. Diğer 10 adet şerit ledi yuvarlak hubın soketlerine tututurup duvara sabitleyin.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;İç mekan kullanımları için tasarlanmıştır su geçirmez değildir, lütfen evde veya dış mekanlarda nemli yerlerden uzak tutunuz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç Kaynağı: USB 5Volt&amp;lt;br /&amp;gt;
 Uzaktan Kumanda: 24 tuşlu&amp;lt;br /&amp;gt;
@@ -23480,56 +23592,56 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/haw4.jpg</t>
         </is>
       </c>
       <c r="N315" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/haw5.jpg</t>
         </is>
       </c>
       <c r="O315" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="n">
         <v>373</v>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
           <t>Browns İpli Pratik Epilasyon Aleti</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D316" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;İPLİ PRATİK EPİLASYON ALETİ&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;İstenmeyen tüyleri jilet ya da cımbızla aldığınızda, tüyler daha sert ve daha kısa sürede çıkar, ağda yapmaksa oldukça zahmetli bir işlemdir. Epilasyon işleminde kullanılan iple alma yöntemi kadınlar tarafından oldukça tercih edilen bir yöntemdir!&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Aslında iple tüy alma tekniği eski çin geleneksel güzellik yöntemine dayanır. İple yapılan epilasyon işleminde en kısa ve en kalın tüyleri bile kolaylıkla alabilir, cildinizin yumuşak ve pürüzsüz olmasını sağlayabilirsiniz.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Şimdi sizi yepyeni bir yöntemle tanıştıracağız. Artık iple yapacağınız epilasyon işleminde başkasına ihtiyacınız olmayacak!&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Adaptörle çalışan King İpli Epilasyonu uzun süre aktif olarak kullanabilirsiniz. İstenmeyen tüylerden kurtulmanın en uygun güvenli ve hızlı yoluyla sizde tanışın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 BROWNS İpli Epilasyon ile bu işlemi hızlı ve pratik bir şekilde yapabileceksiniz.&amp;lt;br /&amp;gt;
 BROWNS İpli Epilasyon tüyleri güvenle alır, kesmez veya koparmaz.&amp;lt;br /&amp;gt;
 Tüm cilt tiplerine uygundur.&amp;lt;br /&amp;gt;
 Dudak üzeri, çene, kaş üstü, yanak ve benzeri hassas yüz bölgelerinde kullanılabilir.&amp;lt;br /&amp;gt;
 Ciltten iple tüy alma size sadece pürüzsüz bir cilt sunmaz ayrıca makyaj içinde ideal bir zemin hazırlar.&amp;lt;br /&amp;gt;
 Ayrıca kol ve bacakta oluşan istenmeyen tüylerden kurtulmak içinde kullanım sağlayabilirsiniz.&amp;lt;br /&amp;gt;
 BROWNS İpli Epilasyonu erkekler dahi rahatlıkla kullanabilir, elmacık kemiği üzerinde bulunan ince kalmış istenmeyen tüylerden bu işlem sayesinde kurtulabilir.&amp;lt;br /&amp;gt;
 Güçlü ışık sistemi epilasyon sırasında cildi aydınlatır böylece en küçük ayrıntıyı dahi atlamazsınız.&amp;lt;br /&amp;gt;
 İpler çok hızlı bir şekilde hareket ettiğinden tüyle yakalar ve kökünden alır.&amp;lt;br /&amp;gt;
 Hiçbir kimyasal madde, ısı, tıbbi malzeme veya metal kullanılmadığından cilde zarar vermez, hiçbir yan etkisi yoktur.&amp;lt;br /&amp;gt;
 Vücut ve yüz için en ideal&amp;amp;nbsp;&amp;lt;strong&amp;gt;epilasyon aletidir&amp;lt;/strong&amp;gt;&amp;amp;nbsp;ve derinize en güvenli şekilde temas eder.&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanımı&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Pamuk ipliğini uygun alanlara takarak vidaları sıkıştırın.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uygulamak bölgeye pudrayı uygulayın ve cildin kuru olduğundan emin olun, tüyle uzama yönün tersine doğru işleme başlayın. İşte bu kadar kolay.&amp;lt;br /&amp;gt;
@@ -23568,51 +23680,51 @@
         </is>
       </c>
       <c r="M316" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/brows.jpg</t>
         </is>
       </c>
       <c r="N316" s="0"/>
       <c r="O316" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="n">
         <v>374</v>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
           <t>Vacuum Sealer Gıda Vakum Ve Mühürleme Makinesi (10 plastik poşet hediyeli)</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Taze meyve ve sebzelerin, kuruyemişlerin, etlerin, tatlıların tadını ve nemini koruyabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Fotoğraf, mektup, mücevher, antika ve elektronik ürünler gibi değerli eşyalarınızı oksidasyondan koruyabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tek tuşla otomatik vakum mühürleme, daha kolay, daha hızlı vakumlamak ve mühürlemek için akıllı led gösterge ışıklarına sahip elle kullanılmayan tasarımın kullanımını kolaylaştırır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;çeşitli ihtiyaçlarınızı karşılayın: Sızdırmazlık ve vakum mühürleyen işlevi ayrı ayrı çalıştırılabilir, yiyecek hava geçirmez olduğunda ve depolamaya hazır olduğunda otomatik olarak durur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;hafif ve yüksek teknolojili tasarım: Dayanıklı, kolay temizlenen abs malzeme ve taşınabilir tasarım, ev ve dış mekan kullanımı için mükemmeldir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şok emici pamuklu, sessiz mıknatıslı, kaputu azaltan.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Aşırı ısınma koruma fonksiyonu ve 3'ü 1 arada gürültü azaltma teknolojisi, artık gürültü ve güvenlik endişesi yok.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yalnızca mühür modunu seçin&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;cihazı bir güç kaynağına takın, yeşil led yanar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;torbanın bir ucunu sızdırmazlık şeridinin üstüne koyun, ancak ucunun vakum odasına girmediğinden emin olun.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;kapağı kapatın ve ardından kapağın her iki tarafına bastırın&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;quot;yalnızca mühür&amp;quot; düğmesine 3 saniye basın, led kırmızıya döner&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;kırmızı led tekrar yeşile döner ? mühürleme tamamlanır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Not: - nemli yiyecekleri vakumlayarak kapatırken, iyi bir sızdırmazlık sağlamaya yardımcı olmak için önceden dondurabilir veya çantada bir kağıt havlu bırakabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;- yeşil gösterge ışığı vakumlama yaptığı anlamına gelir, kırmızı l gösterge ışığı sızdırmazlığı gösterir.&amp;lt;/li&amp;gt;
@@ -23647,56 +23759,56 @@
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/vakummm.jpg</t>
         </is>
       </c>
       <c r="M317" s="0"/>
       <c r="N317" s="0"/>
       <c r="O317" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="n">
         <v>375</v>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>Derma Roller System 0.5 mm.</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:24px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Derma Roller System 0.5 mm.&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size:14pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;DERMA ROLLER TİTANYUM İĞNELİ CİLT BAKIM ALETİ&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size:14pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;540 İĞNE 0.5 MM.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;Derma Roller Titanyum Malzemeden&amp;amp;nbsp;540 Adet İğneye sahip olup, her iğne 0.75 mm. ölçülerindedir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size:14pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;Ürün Ölçüleri&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;Titanyum 540 adet iğne&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;0.5 mm. iğne ölçüsü&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size:14pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;Paket İçeriği&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,Helvetica,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:12pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial,sans-serif&amp;quot;&amp;gt;1 adet titanyum iğneli derma roller cilt bakım aleti&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F318" s="0" t="n">
         <v>35</v>
       </c>
       <c r="G318" s="0" t="n">
         <v>241013205126</v>
@@ -23717,56 +23829,56 @@
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/derma3.jpg</t>
         </is>
       </c>
       <c r="M318" s="0"/>
       <c r="N318" s="0"/>
       <c r="O318" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="n">
         <v>376</v>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>Derma Roller Titanyum Cilt Bakım Aleti 1.00 mm.</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D319" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DERMA ROLLER TİTANYUM İĞNELİ CİLT BAKIM ALETİ&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;540 İĞNE 1.00 MM.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller Titanyum Malzemeden&amp;amp;nbsp;540 Adet İğneye sahip olup, her iğne 1.00 mm. ölçülerindedir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller Titanyum İğneli Cilt Bakım Aletinin uygulamasının esası, titanyum iğneli silindirin cilt üzerinde gezdirilerek binlerce mikro-deliklerin açılması şeklinde olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller Cilt Bakım Aleti, &amp;quot;mesoroller&amp;quot; veya microneedling&amp;quot; isimleri ile de bilinir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller Cilt Bakım Aletinin üzerindeki micro iğnelerle açılan deliklerin oluşturduğu mikro-travmalar sayesinde o bölgenin kendini onarması ve vücudun kendi kendisini yenilemesi sağlanır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu bölgede başlayan tamir süreci ile büyüme faktörlerinin artışı belirgin kollajen dokusu artışına neden olmaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Rollerin etkisinin maksimum düzeyde görülmesi birkaç ayı alır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller Cilt Bakım Aleti&amp;amp;nbsp;uygulaması, tedavide hedeflenen bölgenin üzerinden iğnelerin çeşitli açılarla, farklı yönlerden geçmesi ile yapılır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Roller uygulama sırasında tedavi edici ürünler de kullanılarak, etkinin artması sağlanabilmektedir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Tedavi edici ürünlerin deri yüzeyine sürülerek emilmesi ve uygulaması ile başarı&amp;amp;nbsp;200 kata kadar artmaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Derma Rollerin üzerindeki micro titanyum iğneler, uygulama esnasında ince bir şekilde deriye iğne batması etkisi oluştursa da oluşacak acı yok denecek kadar azdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Fakat lokal anestezik etkili kremleri, Derma Rolleri uygulamadan önce gerekli olan bölgeye filüksiyon ederek, oluşacak olası acıları ortadan kaldırır ve daha konforlu bir uygulama yapabilirsiniz.&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Derma Roller Uygulama Bölgeleri Nerelerdir ?&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Göz altı ve çevresi sorunları - bakımı, hücre yenileme, krem emilimi.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Saç canlandırma, hafif kırışıklık, hafif çizgiler, hücre yenileme, anti-agiging, krem emilimi.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Hafif kırışıklık - çizgiler, yüz ve boyun bölgesi anti-agiging, hücre yenileme, krem emilimi.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Cilt lekeleri, hafif akne izleri - kırışıklık - çizgiler, hücre yenileme, krem emilimi, boyun ve dekolte bölgesi anti-aging.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
@@ -23825,56 +23937,56 @@
       </c>
       <c r="L319" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/derma3.jpg</t>
         </is>
       </c>
       <c r="M319" s="0"/>
       <c r="N319" s="0"/>
       <c r="O319" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="n">
         <v>377</v>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
           <t>Beyaz Mermer Desenli Yapışkanlı Tezgah Folyosu (3 mt.x 60 cm)</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D320" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;MERMER DESENLİ YAPIŞKANLI TEZGAH FOLYOSU 3 mt.&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Nem geçirmez, su geçirmez, toz geçirmez, yağ geçirmez, kolay temizlenebilir, yüksek sıcaklığa dayanıklı.&amp;lt;br /&amp;gt;
 Mutfak tezgah üstü, çekmece, dolap, boyalı duvar, pürüzsüz duvar kağıdı, pürüzsüz ahşap yüzey, metal yüzey, cam yüzey, plastik yüzey için kullanılabilir.&amp;lt;br /&amp;gt;
 Kendinden yapışkanlı ve çıkarılabilir arka etiket, kolay ölçüm ve yerleştirme için uygun ızgara çizgilerine sahiptir.&amp;lt;br /&amp;gt;
 Banyo, mutfak, dolaplar, çamaşır odaları, okul projeleri, atölyeler, ofislerde kullanın.&amp;lt;br /&amp;gt;
 Kolay yapıştırma ile&amp;amp;nbsp; dayanıklı&amp;amp;nbsp; ve uzun bir süre için kullanılabilir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Ebatları&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Uzunluk : 3m&amp;lt;br /&amp;gt;
 Genişlik : 60 cm&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1 Ad. Mermer Desenli Yapışkanlı Tezgah Folyosu 3 mt.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F320" s="0" t="n">
         <v>80</v>
       </c>
@@ -23901,56 +24013,56 @@
         </is>
       </c>
       <c r="M320" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/beyaz-mermer-2.png</t>
         </is>
       </c>
       <c r="N320" s="0"/>
       <c r="O320" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="n">
         <v>378</v>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
           <t>Siyah Mermer Desenli Yapışkanlı Tezgah Folyosu (3 mt.x 60 cm)</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;SİYAH MERMER DESENLİ YAPIŞKANLI TEZGAH FOLYOSU 5 mt.&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Nem geçirmez, su geçirmez, toz geçirmez, yağ geçirmez, kolay temizlenebilir, yüksek sıcaklığa dayanıklı.&amp;lt;br /&amp;gt;
 Mutfak tezgah üstü, çekmece, dolap, boyalı duvar, pürüzsüz duvar kağıdı, pürüzsüz ahşap yüzey, metal yüzey, cam yüzey, plastik yüzey için kullanılabilir.&amp;lt;br /&amp;gt;
 Kendinden yapışkanlı ve çıkarılabilir arka etiket, kolay ölçüm ve yerleştirme için uygun ızgara çizgilerine sahiptir.&amp;lt;br /&amp;gt;
 Banyo, mutfak, dolaplar, çamaşır odaları, okul projeleri, atölyeler, ofislerde kullanın.&amp;lt;br /&amp;gt;
 Kolay yapıştırma ile&amp;amp;nbsp; dayanıklı&amp;amp;nbsp; ve uzun bir süre için kullanılabilir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Ürün Ebatları&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Uzunluk : 3m&amp;lt;br /&amp;gt;
 Genişlik : 60 cm&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 1 Ad. Siyah Mermer Desenli Yapışkanlı Tezgah Folyosu 3 mt.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F321" s="0" t="n">
         <v>80</v>
       </c>
@@ -23973,56 +24085,56 @@
       </c>
       <c r="L321" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mermer5.jpeg</t>
         </is>
       </c>
       <c r="M321" s="0"/>
       <c r="N321" s="0"/>
       <c r="O321" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="n">
         <v>379</v>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
           <t>Elektrikli makyaj fırçası temizleyici</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D322" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;【Yeni Elektrikli Makyaj Fırçası Temizleyici】Abnaok elektrikli makyaj fırçası temizleyici, 7000 dönüş/dakika birinci sınıf motor ve silikon kap kompakt doku tasarımı ile yapılmıştır, makyaj artıklarını, yağları ve tozu %99 oranında temizleyebilir. Fırçalarınızı hasarsız temiz tutun.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【İki Stil Modu】Elektrikli Makyaj Fırçası Temizleyicisinin 2 modu vardır. Otomatik mod aynı anda birden fazla fırçayı temizler. El temizleme modu, temel fırçaları, kapatıcı fırçalar için uygundur. Büyük kapasiteli makyaj fırçası temizleme makinesi, her boyutta makyaj fırçası için uygundur ve aynı anda birden fazla fırçayı temizlemenizi destekler.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【USB Şarj Fırçası Temizleyici】USB kablosunu bağlamak için herhangi bir cep telefonu adaptörü veya taşınabilir şarj cihazı ile uyumludur. Ayrıca silikon kabı çıkarabilir ve gerekirse fırçalarınızı elde yıkayabilirsiniz. Çok rahat ve seyahat dostu.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Mükemmel Hediye Seçimi】Anneler günü, doğum günü, yıl dönümü, kadınlar günü, sevgililer günü için mükemmel hediye. Profesyonel makyaj sanatçıları ve makyaj severler için uygundur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Neler Dahil】1* eletric makyaj fırçası temizleyici, 1* silikon temizleme matı, 1* usb şarj kablosu, 1* kullanım kılavuzu.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F322" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G322" s="0" t="n">
         <v>241013210315</v>
       </c>
       <c r="H322" s="0"/>
       <c r="I322" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="0" t="inlineStr">
@@ -24037,56 +24149,56 @@
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/makk3.jpg</t>
         </is>
       </c>
       <c r="M322" s="0"/>
       <c r="N322" s="0"/>
       <c r="O322" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="0" t="n">
         <v>380</v>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
           <t>Büyük Boy 16 Gözlü Balık Yengeç Ağı Tuzağı </t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Ürün Açıklaması&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;16 Cepli Büyük Boy Balık Yakalama Filesi Balık Ağı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Balık tutma tuzağı ağı, balık avı meraklılarına çok fonksiyonlu ve iyi bir yardımcıdır. Ayrıca, taşıması ve kullanımı kolay küçük bir boyuta katlanabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Özellikleri:&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Zaman tasarrufu için hızlı ve kolay bir şekilde katlanır ve taşınabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Naylon malzemeden yapılmış, dayanıklı ve hafiftir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yüksek kaliteli çelik destekli, sağlam ve pratik bir üründür.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çoklu delik tasarımı, daha fazla avı çekmek ve yakalamak oldukça kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Avı kolayca çıkarmak için özel geniş fermuar tasarımı vardır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Küçük boyutlu ve taşınabilirlik, her yerde taşıması kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Mükemmel bir araç, karides, yengeç, palyaço, ve benzeri bir çok balık türünü yakalamak içindir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;Paket İçeriği:&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;1 Adet 16 Cepli Büyük Boy Balık Yakalama Filesi Balık Ağı&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
@@ -24112,56 +24224,56 @@
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/agg3.jpg</t>
         </is>
       </c>
       <c r="M323" s="0"/>
       <c r="N323" s="0"/>
       <c r="O323" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="0" t="n">
         <v>381</v>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
           <t>Taşınabilir Şarjlı Seyyar Duş Seti ( Pompa - Hortum - Duş Başlığı ) </t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D324" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Taşınabilir Şarjlı &amp;amp;nbsp;Seyyar Duş Seti ( Pompa - Hortum - Duş Başlığı )&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 2L/min akış hızı yetişkinler, çocuklar, yaşlılar, evcil hayvanlar, bitkiler ve daha fazlası için ideal basınç sağlar.&amp;lt;br /&amp;gt;
 Kolay hareket için 1.5m / 4.9 ft hortum.&amp;lt;br /&amp;gt;
 Vantuz ve kanca dahildir, ağacın üzerine asabilir veya eller serbest olarak pürüzsüz bir yüzeye (cam pencere, araç ön camı) yapıştırabilirsiniz.&amp;lt;br /&amp;gt;
 2200mAh güçlü Li-ion pil, tam şarj edildikten sonra 2 saat çalışma süresi sağlar.&amp;lt;br /&amp;gt;
 Uygun USB şarj, dizüstü bilgisayara takılır, araç adaptörü veya bilgisayar üzerinden sağlanan USB kablosu.&amp;lt;br /&amp;gt;
 Sadece duş pompasını suya koyun ve gücü açın ve sonra en iyi duşun tadını çıkarabilirsiniz.&amp;lt;br /&amp;gt;
 Açık kamp için harika, yürüyüş, sırt çantasıyla, kendini sürüş, balıkçılık, avcılık, çocuklar banyo, bitkiler sulama, köpekler, kediler temizlik, vb.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 İlk kullanımdan önce&amp;amp;nbsp; 6 saat şarj olmalıdır.&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;5 voltluk Telefon şarj adaptörü ile şarj edilmelidir.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F324" s="0" t="n">
         <v>700</v>
       </c>
       <c r="G324" s="0" t="n">
         <v>241016100228</v>
       </c>
@@ -24189,56 +24301,56 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dus_4.png</t>
         </is>
       </c>
       <c r="N324" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dus_5.png</t>
         </is>
       </c>
       <c r="O324" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="0" t="n">
         <v>382</v>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
           <t>Ultrasonik Spatula Yüz Akne Giderici Siyah Nokta Temizleme Cihazı</t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D325" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;ULTRASONIC SCRUBBER YÜZ SIYAH NOKTA TEMIZLEME CIHAZI Ne Işe Yarar: Derin temizlik yapar, ölü hücrelri temizler ve cilt yağlarını giderir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Toz yüzeyi ve kılcal gözeneklerdeki yağ lekesi ve yaşlanmış kütikül gibi kötü maddeleri atomize edebilir ve temizleyebilir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sonic titreşim, özel güzellik sıvısını ince ve otomatize eder&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tüm süreç hafiftir, ağrı veya tahriş olmaz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Gece kullanımı, lityum pil gücü için hassas anahtar düğmesine dokunun&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Iyontoforez, cilt yüzeyindeki kozmetiklerin beslenmesini sağlamak için elektrik itme gücü kullanır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Iyontoforez özelliği ile beyazlatıcı kozmetiklerde C vitamini iyonundan dolayı etkilidir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ölü hücrelerin altına giren genç bir cilt ortaya çıkar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Lifting: Cilt Soyma Moisturizing: Cilt Nemlendirici Cleansing: Cilt Temizleme Kullanım: Yüzünüzü Suyla Temizleyin Yüzünüzü ıslak tutun ve ovalayın soyma moduna geçin, ovalama makinesini spatula bıçağı aşağı bakacak şekilde tutun, spatulanın kenarını cilt yüzeyi boyunca hafifçe kaydırın, gözeneklerden kolayca toparladığını izleyin spatulun kenarına taşar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yüzü kurulayın, cilde krem sürün&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F325" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G325" s="0" t="n">
         <v>241016102023</v>
       </c>
@@ -24262,51 +24374,51 @@
         </is>
       </c>
       <c r="M325" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/yeni1.jpg</t>
         </is>
       </c>
       <c r="N325" s="0"/>
       <c r="O325" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="0" t="n">
         <v>383</v>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Masa Ve El Fanı Taşınabilir Şarjlı Edilebilir Mini Fan</t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Bilgisi:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç kaynağı modu: USB&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kategori: masa ve el fanı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği: Fan *1&amp;amp;nbsp; USB veri kablosu *1&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F326" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G326" s="0" t="n">
         <v>241016103450</v>
       </c>
       <c r="H326" s="0"/>
       <c r="I326" s="0" t="n">
@@ -24328,51 +24440,51 @@
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ffan4.PNG</t>
         </is>
       </c>
       <c r="N326" s="0"/>
       <c r="O326" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="0" t="n">
         <v>384</v>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
           <t>El Fanı Mini Masaüstü Ve Boyun Askılı Fan Portatif Şarjlı 3 Kademeli Vantilatör Soğutucu</t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;El Fanı Mini Masaüstü Ve Boyun Askılı Fan Portatif Şarjlı 3 Kademeli Vantilatör Soğutucu El fanı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;mini masaüstü ve boyun askılı ventilatörler, özellikle yaz aylarında kullanışlı ve pratik bir soğutma çözümü sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bu tür fanlar genellikle taşınabilir, hafif ve şarj edilebilir özelliklere sahip olup, kullanıcının ihtiyaçlarına göre farklı hız ayarları sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Öne Çıkan Özellikler: Portatif Tasarım: Küçük boyutları sayesinde kolayca taşınabilir ve farklı ortamlarda kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarjlı Kullanım: Genellikle USB ile şarj edilebilir, bu da dışarda kullanım için büyük bir avantaj sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 Kademeli Hız Ayarı: Farklı hava akış ihtiyaçlarına göre ayarlanabilir hız seçenekleri ile kullanıcının konforunu artırır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Masaüstü ve Boyun Askısı Özelliği: Hem masaüstünde hem de boyun askılı olarak kullanılabilmesi, farklı kullanım senaryolarında esneklik sağlar. Bunlar, yaz aylarında serin kalmak isteyenler için ideal bir çözümdür. Dışarıda gezerken ya da evde çalışırken rahatlıkla kullanabilirsiniz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F327" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G327" s="0" t="n">
@@ -24402,51 +24514,51 @@
           <t>https://www.realtoptan.com/image/catalog/slayt/fffan4.jpg</t>
         </is>
       </c>
       <c r="N327" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/fffan5.jpg</t>
         </is>
       </c>
       <c r="O327" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="0" t="n">
         <v>385</v>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
           <t>Portatif Işıklı Mini Klipsli Fan</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;Portatif Işıklı Mini Klipsli Fan Ürün ilk kullanımdan önce en az 3 saat şarj edilmelidir USB kablosunu bir şarj adaptörü ile kullanacaksanız çıkış gücü 5W üzerinde olmalıdır aksi taktirde şarj soketi hasar görebilir Hızlı şarj adaptörleri kesinlikle kullanmayınız Üründe 3 güç kademesi ve ışık fonksiyonu bulunmaktadır Kutu üzerinde anlatıldığı şekilde fonksiyon tuşlarını kullanarak ürünü çalıştırabilirsiniz Ürün düz bir yüzeyde kullanılabildiği gibi klips kullanarak farklı yüzeylerde de kullanılabilmektedir Ürün şarj ederken kullanılmamalıdır ve şarj süresi 6 saati geçmemelidir 10 yaş altı çocuklar için yetişkin gözetimi gerekmektedir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk: Pembe, ‎siyah, beyaz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket Boyutları‎: 15 x 9 x 9 cm; 120 gram&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Malzeme‎: Plastik&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F328" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G328" s="0" t="n">
         <v>241016112641</v>
       </c>
       <c r="H328" s="0"/>
@@ -24469,51 +24581,51 @@
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ffffan4.PNG</t>
         </is>
       </c>
       <c r="N328" s="0"/>
       <c r="O328" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="0" t="n">
         <v>386</v>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
           <t>Katlanır Teleskopik Zemin Fanı Yaz Sessiz Öğrenci Masaüstü Fan USB Şarj Edilebilir Taşınabilir Ev Mini Hava Soğutucu</t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D329" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Genel Bakış&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Ana malzeme: alüminyum, ABS plastik, silikon çelik levha (motor), PP malzeme (VANTİLATÖR PERVANESİ)&amp;lt;br /&amp;gt;
 Hücre modeli: lityum pil 18650&amp;lt;br /&amp;gt;
 Pil kapasitesi: 3.7V 7200mAh&amp;lt;br /&amp;gt;
 Ürün boyutu: kapalı durum: 197*197*93MM, genişletilmiş durum: 197*197*974MM&amp;lt;br /&amp;gt;
 Rüzgar hızı dişli: 3 + 1&amp;lt;br /&amp;gt;
 Güç kablosu uzunluğu: 1.5m&amp;lt;br /&amp;gt;
 Tek ürün net ağırlığı: 829.5g&amp;lt;br /&amp;gt;
 Kontrol yöntemi: basma düğmesi&amp;lt;br /&amp;gt;
 Hava kaynağı prensibi: hava sirkülasyonu&amp;lt;br /&amp;gt;
 Rüzgar modu: 1. Vites: yumuşak rüzgar/2. Vites: ferahlatıcı rüzgar/3. Vites: güçlü rüzgar/4. Vites: doğal rüzgar&amp;lt;br /&amp;gt;
 Çalışma süresi: 4-23.5 saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hdafd0786a2b1444db064c6e29867e0248.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hb1ca4616313346e7856d1bfe4b140852V.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hf3c59f3e7dcb46178b0eadde6fc11981s.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H215222bc00914347b89932f65571ec7aH.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H384fddbde9e94242bde09449fc99cfb6P.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H43c60913bbb74430ad6d44678ad16062B.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H2228fa6d09264aad851b95b1d0df8ebds.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H05ae729bef624818b192809e7866fb8cU.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hbd430756d06c4733bc8bcc97ba65541aD.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H0fd39886c31e4e10946cb1bd08e40a2fD.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H2462708eb071420084a17020e3fd8af5N.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H8835c3ac68ed4c58af3281a42e2f77d69.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H9e85d385079f4179af71659250730a5fW.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H12c45ea456cd4c61a0d8cc295741a6b3R.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H11bc926bd21c49889f4cf30cf78efb6bO.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Ha0436c4b29ef487583fe36b116010a90t.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
@@ -24541,51 +24653,51 @@
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/katlanır3.PNG</t>
         </is>
       </c>
       <c r="M329" s="0"/>
       <c r="N329" s="0"/>
       <c r="O329" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="0" t="n">
         <v>387</v>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>Taşınabilir Mini Klips Bebek Arabası Fanı, Fan Elektrikli Soğutma Hava Sirkülatöründe 360 Derece Dönebilen Klips</t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D330" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;【Yüksek Kalite】Bu protable fan klipsi daha az enerji kaybı, düşük gürültü, güvenli ve güvenilir birinci sınıf malzemelerden yapılmıştır ve güvenle satın alabilir ve kullanabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Taşınabilir】Bu yüksek kaliteli soğutma havası fanı hafif ve dayanıklıdır. Ve çok şık ve güzel, Seçmeniz için dört renk var. Araba, kamyon, çadır, karavan, uyuyan kabin, SUV, ATV, teslimat minibüsü, kamp, avcılık, balık tutma, ev veya ofis vb. için mükemmel seçim.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Çok açılı ayar】Bu güzel soğutma havası fanı, 360 derece yukarı ve aşağı veya sola ve sağa dönebilen esnek ve bükülebilir bir hortuma sahiptir. Serinliği daha hızlı ve daha rahat hale getirmek için açıyı serbestçe ayarlayabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Benzersiz Klips Tabanlı Tasarım】Bu elektrikli soğutma hava sirkülatörü, düzleme sıkıca yerleştirilebilen veya ahşap tahtalara ve diğer yerlere sıkıştırılabilen bir klips taban tasarımına sahiptir. Rahat ve serin rüzgarın tadını çıkarmak için herhangi bir yere monte etmenizi sağlayan iki kullanım.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;【Kullanımı Kolay】Bu dayanıklı fan klipsi, kullanımı çok kolay olan her yerde şarj edilebilen dahili 20 MAH şarj edilebilir bir pile sahiptir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F330" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G330" s="0" t="n">
         <v>241016130516</v>
       </c>
@@ -24609,100 +24721,100 @@
         </is>
       </c>
       <c r="M330" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/katlannır4.PNG</t>
         </is>
       </c>
       <c r="N330" s="0"/>
       <c r="O330" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="n">
         <v>388</v>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
           <t>Duvar Tamir Rulo Çubuk Yenileme Duvar Tamir Taşınabilir Çok Fonksiyonlu Rulo Fırça 500g Duvar Spackle İyileştirme</t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D331" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E331" s="0"/>
       <c r="F331" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G331" s="0" t="n">
         <v>241016131642</v>
       </c>
       <c r="H331" s="0"/>
       <c r="I331" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/boya1.jpeg</t>
         </is>
       </c>
       <c r="K331" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/boya2.jpeg</t>
         </is>
       </c>
       <c r="L331" s="0"/>
       <c r="M331" s="0"/>
       <c r="N331" s="0"/>
       <c r="O331" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="n">
         <v>389</v>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
           <t>Şarjlı 10W Askılı Taşınabilir Led Kamp Lambası</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çok Yönlü Dış Mekan Aydınlatması: Kamp maceralarınızı Açık Kamp Asılı Ampul Işığımızla aydınlatın. Açık hava gece aktiviteleri, barbekü piknikleri veya kamp ve gece balıkçılığı için olsun, bu taşınabilir çadır lambası tüm dış mekan ihtiyaçlarınız için mükemmeldir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ultra Parlak ve Enerji Tasarrufu: Kamp Asma Çadır Ampullerimiz, enerji tasarrufu sağlarken ultra parlak bir ışık çıkışı sağlar. Enerji tasarrufu teknolojisi ile pil ömrü konusunda endişelenmeden uzun ömürlü parlaklığın keyfini çıkarabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşınabilir ve Hafif: Kompakt boyutu ve hafif tasarımı ile Açık Taşınabilir Çadır Işıklarının taşınması ve taşınması kolaydır. İster sırt çantasıyla seyahat ediyor olun, bu ışıklar yükünüze gereksiz ağırlık katmaz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Taşıması ve Asması Kolay: Uygun bir kanca ile tasarlanan Açık Taşınabilir Çadır Işıklarımızın taşınması kolaydır ve çadırınıza veya kamp alanınıza zahmetsizce asılabilir. Hafif ve kompakt tasarımı, onu herhangi bir açık hava meraklısı için olmazsa olmaz hale getirir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı ve Güvenilir: Açık hava etkinliklerinin zorluklarına dayanacak şekilde üretilen Asma Ampul Işığımız, dayanıklılık ve uzun ömür için birinci sınıf malzemelerden üretilmiştir. Çeşitli hava koşullarına dayanacak şekilde tasarlanmıştır ve nereye giderseniz gidin güvenilir bir ışık kaynağı sağlar.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 Anma Gücü: 10w&amp;lt;br /&amp;gt;
 Pil : Dahili Lityum Pil&amp;lt;br /&amp;gt;
 Pil Kapasitesi : 600 Mah&amp;lt;br /&amp;gt;
 Su Geçirmez&amp;lt;br /&amp;gt;
 Şarj : Type-C Tipi Hızlı Şarj&amp;lt;br /&amp;gt;
 Renk : Gün Işığı&amp;lt;br /&amp;gt;
 Şarj Süresi : 4 Saat&amp;lt;br /&amp;gt;
 Çalışma Süresi : 4 - 8 Saat Arası&amp;lt;/p&amp;gt;
@@ -24826,51 +24938,51 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/kch4.png</t>
         </is>
       </c>
       <c r="N333" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kch5.png</t>
         </is>
       </c>
       <c r="O333" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="n">
         <v>391</v>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
           <t>4’lü Solar Köşebent Lamba Gün Işığı </t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D334" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çalışma Sistemi Karanlık Sensörlü Olup Otomatik Yanar.&amp;lt;br /&amp;gt;
 Güneş Enerjisi Ile Kendini Şarj Edebilmektedir.&amp;lt;br /&amp;gt;
 Ayriyeten Pile Ve Elektriğe Ihtiyacı Yoktur.&amp;lt;br /&amp;gt;
 Vidalarla Istediğiniz Ahşap Yüzeye Monte Edebilirsiniz.&amp;lt;br /&amp;gt;
 Çift Taraflı Bant Kullanarak Metal Ve Mermer Gibi Yüzeylerede Monte Edebilirsiniz. Çift Taraflı Bant Pakede Dahil Değildir.&amp;lt;br /&amp;gt;
 Parlaklık&amp;amp;nbsp;&amp;amp;nbsp;1 Lümendir. Led ışığın Rengi Beyazdır. Güç 5 Watt.Pil 300 Mah Dır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Ölçüleri&amp;lt;/strong&amp;gt;&amp;amp;nbsp;:&amp;amp;nbsp;7.5 X 4 X 5 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 4 Adet Solar Güneş Enerjili Köşebent&amp;amp;nbsp;&amp;amp;nbsp;Merdiven Veranda Bahçe Led Lamba&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F334" s="0" t="n">
         <v>160</v>
       </c>
@@ -24893,51 +25005,51 @@
       </c>
       <c r="L334" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bnt3.jpg</t>
         </is>
       </c>
       <c r="M334" s="0"/>
       <c r="N334" s="0"/>
       <c r="O334" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="n">
         <v>392</v>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
           <t>Şarjlı Mini Yüz Nemlendirici Dezenfektan Cihazı Mist Sprayer</t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D335" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Şarjlı Dezenfektan Makinesi 30 Ml Mist Sprayer Mini Şarjlı Dezenfektan Makinesi &amp;amp;amp; Difüzör Mini Dezenfektan Makinesi İle Anahtarlık, Cüzdan, Cep Telefonu, Elleri Ve Hatta Araç Direksiyonunu Ve Hatta Dezenfekte Etmek İçin İhtiyacınız Olan Her Şeyi Dezenfekte Edebilirsiniz. Ürünün İçine Dezenfektan Alkol, Kolonya Veya Su Koyabilirsiniz. Ayrıca Nebülizör Olarak Kullanabilir Yüz Veya Derinlemesine Temizlemek İçin Su Koyabilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Nano Sprey Mini Şarjlı Dezenfektan Makinesi Mini Dezenfektan Makinesi İle Anahtarlık, Cüzdan, Cep Telefonu, Elleri Ve Hatta Araç Direksiyonunu Ve Hatta Dezenfekte Etmek İçin İhtiyacınız Olan Her Şeyi Dezenfekte Edebilirsiniz. Ürünün İçine Dezenfektan Alkol, Kolonya Veya Su Koyabilirsiniz. Ayrıca Nebülizör Olarak Kullanabilir Yüz Veya Derinlemesine Temizlemek İçin Su Koyabilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Nemlendirme Cihazı İçine Koku Koydugunuz Zaman Kısa Sürede Araç İçini Çok Kısa Sürede Ferah Bi Koko İle Kaplar Nemlendirme Cihazı İçine Dezenfektan Korsanız İstediginiz Yeri Virüslerden Arındıra Bilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Nemlendirme Cihazı İçine Su Ekleyerek Soğuk Buhar Vererek Yüz Bölgesinde Nemlendirir Nemlendirme Cihazı İçine Dezenfektan Koyarsanız İstediginiz Yeri Virüslerden Arındırabilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mini Dezenfektan Makinesi İle Temas Ettiğimiz Yüzeyleri Dezenfekte Edebilirsiniz. Telefon, Cüzdan, Anahtarlık, Klavye Gibi Eşyalarınızda Kullanabilirsiniz. Ürün İçerisine Dezenfektan, Kolonya Veya Su Koyabilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikler Kapasitesi : 30 Ml Şarj Süresi : 1 Saatte Tam Dolum Ürün Boyutu : 10 X 3 X 3 Cm Usb Ile Şarj Edilmektedir. Dezenfektan Makinesi Usb İle Şarj Edilir. Telefon Şarj Cihazınız İle İsterseniz Bilgisayardan Veya Arabanız Bile Şarj Edebilirsiniz. 1 Saat İçerisinde Full Şarja Ulaşır.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Mini Dezenfektan Makinesi İle Anahtarlık, Cüzdan, Cep Telefonu, Hatta Araba Direksiyonunu Kısaca Elinizin Temas Ettiği Her Yeri Dezenfekte Edebilirsiniz. Ürün İçerisine Su Ve Alkol Bazlı Dezenfektan, Kolonya Veya Su Koyabilirsiniz. Mini Dezenfektan Cihazı Nasıl Kullanılır? Dezenfaktan Cihazının Kapağını Açarak,Haznesine Dezenfektan Ekleyin Ve Kapatın. Açma Tuşuna Bastığınızda Dezenfektan Püskürtmeye Başlayacaktır. Cihazı Tuşuna Tekrar Basana Kadar Dezenfektan Püskürtmeye Devam Edecektir. Hiç Kapatmadan 15 Dakika Boyunca Sürekli Kullanabilirsiniz. Elinizin Temas Ettiği Tüm Yüzeyleri Mini Dezenfektan Cihazı İle Dezenfekte Edebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F335" s="0" t="n">
         <v>50</v>
@@ -24969,51 +25081,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buh2.png</t>
         </is>
       </c>
       <c r="N335" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buh1.png</t>
         </is>
       </c>
       <c r="O335" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="n">
         <v>393</v>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
           <t>USB Hava Nemlendirici</t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D336" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Ürün Özellikleri&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Nemlendirici uyurken ve çalışırken sizi rahatsız etmez.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Sürekli modda 4 saat, aralıklı modda ise 6 saat çalıştıktan sonra haznesindeki su bitince otomatik olarak kapanır.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Beyaz ve renkli olmak üzere iki ışık modu vardır.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Ayrıca ışıksız olarak da kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Buhar modu kapatılarak sadece ışığı açık şekilde gece lambası olarak kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;En sevdiğiniz uçucu yağları aromaterapi için nemlendiricinin içindeki suya ekleyerek bulunduğunuz ortamın atmosferini değiştirebilirsiniz.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Evde, ofiste ya da arabada kullanıma uygundur.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;Usb kabloya bağlı şekilde çalışır. Herhangi bir cihazın (laptop, powerbank vb.) usb bağlantı noktasıyla uyumludur.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;1 adet usb hava nemlendirici&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;1 adet usb kablo, &amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:13px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#666666&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Poppins,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#000000&amp;quot;&amp;gt;2 adet filtre.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
@@ -25040,51 +25152,51 @@
       </c>
       <c r="L336" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/h20-3.png</t>
         </is>
       </c>
       <c r="M336" s="0"/>
       <c r="N336" s="0"/>
       <c r="O336" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="n">
         <v>394</v>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
           <t>Smart Swab Pratik Kulak Temizleme Aparatı</t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D337" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E337" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Smart Swab 16 Başlıklı Pratik Kulak Temizleme Aleti Aparatı Seti&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 	&amp;amp;nbsp;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak Temizleyi Yedek Başlıklar ile yumuşak uç kısmı ile kulak içerisin de ki kirleri çok kolay temizleyebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak kirinin kolay bir şekil de çıkarmanızı sağlayacak ve pratik kullanıma sahip&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Akıllı çubuk sayesin de kulak temizleme aparatı ile kulak kirlerinizi kolay bir şekil de temizleyebileceksiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak çubukları temizlik esnasın da kulakta ki kir ve birinkintileri kulağın içine doğru itmekte olup kullanım da bir o kadar risklidir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Smart Swab Kulak Temizleme Seti Kulak temizleyici sayesin de güvenli bir kullanıma sahip olarak kulak içlerinizi temizleyebileceksiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Smart Swab Kulak Temizleme Seti&amp;amp;nbsp; Kulak Temizleyi Yedek Başlıklar yumuşak plastik yapısı ile kulak yapınıza zarar vermeyen tasarıma sahiptir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak temizleyici spiral tasarım da üretilmiştir ve kolay birkaç hamle ile Smart Swab sayesin de kulak kirlerinizi zorlamadan çıkarmanızı sağlayacaktır.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak kirinin birikimini önleyen plastik kulak temizleyici tek kullanımlıktır ve seti içerisin de yedek parçaları mevcuttur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak Temizleyi Yedek Başlıklar Ölçüsü :&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;-Kulak Temizleyici 12 cm x 1 cm Başlık 3 cm&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 	&amp;lt;strong&amp;gt;Smart Swab Kulak Temizleme Seti İçeriği:&amp;lt;br /&amp;gt;
 	-1 adet akıllı kulak temizleme aparatı&amp;lt;br /&amp;gt;
@@ -25116,51 +25228,51 @@
       </c>
       <c r="L337" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ss3.png</t>
         </is>
       </c>
       <c r="M337" s="0"/>
       <c r="N337" s="0"/>
       <c r="O337" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="n">
         <v>395</v>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
           <t>Deri Çantalı 12'li Manikür Seti</t>
         </is>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="D338" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;*Ürünler paslanmaz çelik malzemeden üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;*12&amp;amp;nbsp;parçadan oluşan bir settir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;*El ve ayak bakımı için eksiksiz bir set. Paket İçeriği: 1 adet Kulak Çekme 1 adet Çok Amaçlı Makas 1 adet Manikür Makası 3 adet Tırnak Makası / Düzeltici 1 adet Pense 1 adet Kir 1 adet Kaş Cımbız 1 adet Manikür Bıçağı 1 adet Tırnak Törpüsü 1 adet Akne İğnesi 1 ad taşıma ve muhafaza çantası Kutu boyutu: 15.5 x 8.5 x 2cm %100 orijinaldir Ambalajı açılan ürünlerin iadesi kabul edilmemektedir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F338" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G338" s="0" t="n">
         <v>241201194544</v>
       </c>
       <c r="H338" s="0"/>
       <c r="I338" s="0" t="n">
@@ -25174,51 +25286,51 @@
       <c r="K338" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ms2.png</t>
         </is>
       </c>
       <c r="L338" s="0"/>
       <c r="M338" s="0"/>
       <c r="N338" s="0"/>
       <c r="O338" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="n">
         <v>396</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
           <t>Çift Başlıklı Epilasyon Yüz Çene Işıklı Kıl Tüy Alma Mini Cep Epilasyonu Simli</t>
         </is>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D339" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E339" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Yüzünüzdeki istenmeyen tüyleri nazikçe ve etkili bir şekilde gidermek için tasarlanmış, çift başlıklı epilasyon cihazı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çene bölgesinde rahat ve pratik kullanım sunan mini boyutuyla her an yanınızda taşıyabileceğiniz bir cihaz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Işıklı başlıkları sayesinde tüyleri kolayca görmenizi sağlar ve hassas bölgelerde bile güvenli bir epilasyon deneyimi sunar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarj edilebilir olması, kablosuz kullanım özgürlüğü sağlar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;böylece hareket halindeyken bile tüylerinizden arınabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Onarıcı özelliği ile cildinizi tahriş etmeden, pürüzsüz bir cilt için epilasyon yapmanızı mümkün kılar&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket içeriği: 2 adet başlık, 1 usb kablo&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F339" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G339" s="0" t="n">
@@ -25240,51 +25352,51 @@
       </c>
       <c r="L339" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fw3.png</t>
         </is>
       </c>
       <c r="M339" s="0"/>
       <c r="N339" s="0"/>
       <c r="O339" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="0" t="n">
         <v>397</v>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
           <t>Çift Başlıklı Epilasyon Yüz Çene Işıklı Kıl Tüy Alma Mini Cep Epilasyonu</t>
         </is>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D340" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E340" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Çift başlık sayesinde istenmeyen tüylere yüzeysel olarak çözüm gelmiştir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Anlık bir işiniz çıktı şip şak hemen uygulama yapabiilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Led ışık sayesinde istenmeyen tüylere ulaşabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tek bir tuş sayesinde kolayca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;360 derece esnek ve çıkarılabilir başlık bulunmaktadır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Her yere kolayca götürebilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarjlı üründür&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünü doğru kullanabilmeniz için yavaş yavaş ve dairesel hareketler halinde uygulama yapmanız lazım 6 saat şarjda kalması gerekmektedir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: 2 adet başlık, 1 adet usb kablo&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F340" s="0" t="n">
         <v>130</v>
@@ -25304,51 +25416,51 @@
       <c r="K340" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fww2.png</t>
         </is>
       </c>
       <c r="L340" s="0"/>
       <c r="M340" s="0"/>
       <c r="N340" s="0"/>
       <c r="O340" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="0" t="n">
         <v>398</v>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
           <t>MoCamp Portatif Kamp Ocağı</t>
         </is>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D341" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E341" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Tamamı yerli ve kendi üretimimiz olan iksa mocamp ocak, 4 parçadan oluşmaktadır. 12.5 cm genişliğe, 15 cm yüksekliğe, 12 cm çapa sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her&amp;amp;nbsp;&amp;lt;strong&amp;gt;Alanda&amp;lt;/strong&amp;gt;, Her&amp;amp;nbsp;&amp;lt;strong&amp;gt;Yerde&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kolay ve Keyifli&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kullanım&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Sunuyor.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Metal malzeme üstü fırın boyayla boyanan ocağımız paslanmazdır. 600 derece ısıya dayanıklıdır.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Piknikte, kampta, balıkta, tatilde, yolculukta rahatlıkla yıllarca kullanabilirsiniz. Ürünümüz kırmızı, turuncu, mavi, yeşil ve siyah olarak 5 farklı renkten oluşmaktadır. 400 gr ağırlığında olup taşıması kolay ve sırt çantanıza rahatça sığabilmektedir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 220gr'lık çakmak gazı tüpüyle dolan iksa mocamp ocak 1 tüp gazla 2.5 ile 4 saat arası yanabilme özelliğine sahiptir. Yıkanabilir ızgarasıyla sağlam, dayanıklı, ergonomik olan ürünümüzü çaydanlık, tencere, tava gibi malzemelerinizle rahatlıkla kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;12 cm çapı vardır. Toplam ağırlığı 400 gramdır. 150 dk yanma süresi mevcuttur. Ürün ebatı 12.5 x 15 cm'dir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Tüm kalite belgelerine sahip İKSA OCAK; kolay, pratik, rahat kullanımı ile kampta, balıkta, piknikte, dostlarınızla geçireceğiniz keyifli anlarda sizin en büyük yardımcınız.&amp;lt;br /&amp;gt;
 Renk seçeneği: Turuncu, Mavi, Yeşil, Kırmızı, Siyah, Krem&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kullanım Talimatı&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;1 tüp çakmak gazını altında bulunan dolum yerinden dolduruyoruz,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ayarlama düğmesini çevirerek gaz akışını sağlayınız ve ateşleyiniz,&amp;lt;/li&amp;gt;
@@ -25390,51 +25502,51 @@
           <t>https://www.realtoptan.com/image/catalog/slayt/mocamp3.png</t>
         </is>
       </c>
       <c r="N341" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/mocamp.png</t>
         </is>
       </c>
       <c r="O341" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
           <t> Plaj Sandalyesi - Karpuz Desenli</t>
         </is>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D342" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E342" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Karpuz Desenli Plaj Sandalyesi Katlanır Kamp Sandalyesi - Karpuz Desenli&amp;lt;/h3&amp;gt;
 &amp;lt;h5&amp;gt;&amp;amp;nbsp;&amp;lt;/h5&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;Süper Katlanır Plaj/Kamp Sandalyesi ile yazın tadını doyasıya çıkarın! Bu sandalye, plajda güneşin altında uzanırken ya da kamp alanında doğanın huzurunu yaşarken size eşlik edecek mükemmel bir arkadaş. Hafifliği ve katlanabilir yapısıyla taşıması son derece kolay olan bu sandalye, her an her yerde konforu yanınızda taşımanızı sağlar.&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;Rahat oturma deneyimi sunan ergonomik tasarımı sayesinde uzun süreli kullanımlarda bile konforunuzdan ödün vermezsiniz. Canlı karpuz deseniyle dikkat çeken bu sandalye, yazın enerjisini ve neşesini yansıtır. Hem işlevsel hem de estetik açıdan tatmin edici olan bu ürün, yaz aktivitelerinizi daha keyifli hale getirecek.&amp;lt;/p&amp;gt;
 	&amp;lt;p&amp;gt;Kendi stilinizi yansıtırken, farklı renk ve boyut seçenekleriyle de kişisel tercihlerinize uygun bir seçim yapabilirsiniz. Uniqamping sandalyeleri, dayanıklı malzemeleri sayesinde uzun ömürlü kullanım sunar ve dış mekan koşullarına karşı dirençlidir. Bu sayede, ister sahilde ister ormanda olun, her ortamda güvenle kullanabilirsiniz.&amp;lt;/p&amp;gt;
 	&amp;lt;h4&amp;gt;&amp;amp;nbsp;&amp;lt;/h4&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Hafif ve Katlanabilir Tasarım:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kolayca taşınabilir ve saklanabilir, her yere rahatlıkla götürebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Ergonomik Oturma Deneyimi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Uzun süreli oturumlarda bile konfor sağlar, rahatlığınızdan ödün vermez.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Canlı Desen ve Renk Seçenekleri:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Yazın enerjisini yansıtan tasarımıyla dikkat çeker, kişisel tarzınıza uygun seçim imkanı sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;OTURMA YERİ GENİŞLİL:42 CM&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;SANDALYE YÜKSEKLİĞİ SIRTTAN :76 CM&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;100-120 kiloya kadar uygundur&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
@@ -25521,51 +25633,51 @@
       <c r="K343" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/STOPER2.jpg</t>
         </is>
       </c>
       <c r="L343" s="0"/>
       <c r="M343" s="0"/>
       <c r="N343" s="0"/>
       <c r="O343" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="0" t="n">
         <v>401</v>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
           <t>Sıcak Ve Soğuk Terapili Masaj Tabancası - Şarjlı Isıtmalı Masaj Cihazı - Sporcu Masaj Aleti</t>
         </is>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D344" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E344" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Günlük yaşamın stres ve yorgunluğunu üzerinizden atmanıza yardımcı olacak ikili terapili masaj tabancası ile tanışın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ergonomik tasarımı ve kolay kullanımı ile bu masaj tabancası, kas ağrılarınızı hafifletmek ve genel rahatlamanızı sağlamak için mükemmel bir seçenektir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;sıcak ve soğuk terapi özellikleri ile kaslarınızın ihtiyaç duyduğu özel bakımı sağlayın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;özellikler&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;çoklu hız ayarları: Ihtiyacınıza uygun olarak 6 farklı hız seviyelerinde kullanım imkanı.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;sıcak ve soğuk terapi: Kaslarınızı rahatlatmak ve yenilemek için sıcak terapi veya iltihaplanmayı azaltmak için soğuk terapi seçenekleri.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;taşınabilir ve hafif: Kompakt tasarımı sayesinde dilediğiniz her yere kolayca taşıyabilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;uzun pil ömrü: Tek şarj ile uzun süre kullanım sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;sessiz çalışma: Yüksek performansına rağmen düşük ses seviyesinde çalışır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ergonomik tutma kolu: Kullanım sırasında maksimum konfor sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;kullanım alanları&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;spor sonrası kas gevşetme&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;günlük stres ve yorgunluk azaltma&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;bel, boyun ve omuz ağrılarını hafifletme&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;teknik özellikler&amp;lt;/li&amp;gt;
@@ -25607,108 +25719,108 @@
         </is>
       </c>
       <c r="M344" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/terapi_4.png</t>
         </is>
       </c>
       <c r="N344" s="0"/>
       <c r="O344" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="0" t="n">
         <v>402</v>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
           <t>Erişte Makarna Yapma Kesme Makinesi Hamur Lazanya Spagetti Raviolli Makinesi</t>
         </is>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>MUTFAK ÜRÜNLERİ|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D345" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E345" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kullanımlı paslanmaz çelik makarna makinesi Bu makine ile hem erişte hem de düz spagetti yapabilirsiniz. İnce spagetti makarna bıçağı kalın spagetti makarna bıçağı ve inceltici merdaneden meydana gelmiştir. İnce olan spagetti bıçakları ile 1.5 mm kalınlığında spagetti tipi makarna hazırlanabilir. Kalın olan spagetti bıçakları ile 6 mm kalınlığında kalın spagetti-erişte yapabilirsiniz. Paslanmaz çelikten yapılmış merdaneleri 15 cm genişliğindedir. Merdanesi ayrıca hamur inceltmede kullanılabilir. Düz merdane ve Spagetti olmak üzere iki taraflı kullanım Kullanımı: Makineyi masaya özel mengeneyi kullanarak sabitleyin ve silindirlerin deliğine manivelayı yerleştirin. Makine ilk olarak kullanılacağı zaman aşırı yağı gidermek için kuru bir bezle temizlemek gereklidir. Silindirlerin temizliği için bunların aralarından daha sonra atılması gereken az miktarda hamur geçirin. Merdane ve bıçaklar üzerinde sabittir. Bakımı: Kullanım sonrası tahta spatula ile hamur kalıntılarını alın. Kullanım esnasında düz silindirler altındaki kazıyıcıları bir parça mutfak kağıdı ile ara sıra temizleyiniz. Makineyi kesinlikle suyla veya bulaşık makinesinde yıkamayınız ! Makineyi kullanımdan sonra temizlemek için bir fırça ve tahta bir çubuk kullanınız. Gerekli olması halinde kesim silindirlerinin uçlarında birkaç damla vazelin yağı damlatınız. Silindirler arasından bıçak veya mutfak bezleri geçirmeyiniz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp; &amp;amp;nbsp;Boy : 20 / En : 18 / Yükseklik : 13 / Ağırlık : 1,7 / Hacim : 0 / Malzeme : &amp;amp;nbsp;/ Menşei : ÇELİK / Parça : Tek &amp;amp;nbsp;Parça&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F345" s="0" t="n">
         <v>600</v>
       </c>
       <c r="G345" s="0" t="n">
         <v>250527233549</v>
       </c>
       <c r="H345" s="0"/>
       <c r="I345" s="0" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="J345" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/eriste.jpg</t>
         </is>
       </c>
       <c r="K345" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/eriste2.jpg.png</t>
         </is>
       </c>
       <c r="L345" s="0"/>
       <c r="M345" s="0"/>
       <c r="N345" s="0"/>
       <c r="O345" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="0" t="n">
         <v>403</v>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
           <t>4 Başlıklı Masaj Tabancası - Ergonomik Derin Doku Sırt ve Boyun Masaj Aleti Ağrı ve Sızı Giderici</t>
         </is>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D346" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E346" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;pre&amp;gt;
 Sessiz Tasarım : Derin ve güçlü nüfuz için tasarlanan bu derin doku masaj aleti, gürültü seviyelerini kontrol eden bir motora sahiptir. 35dB - 55dB aralığında çalışır, bu sayede başkalarını rahatsız etmeden halka açık yerlerde kullanılabilir.
 Akıllı Zamanlama : AI akıllı çip ile donatılmış el derin doku masajı, otomatik masaj kontrolü için 15 dakikalık bir zamanlayıcı fonksiyonuna sahiptir. Bu özellik, kas canlılığını etkili bir şekilde uyandırır ve rahatlamayı destekler.
 Uzun Pil Ömrü : 2000mAh büyük kapasiteli pil ile donatılmış bu sırt masaj tabancası, 14-18 seans boyunca sürekli olarak veya tam şarj olduğunda 120 dakikaya kadar çalışabilir. Yaklaşık 3 saatte hızlı şarj olur, kesintisiz masaj keyfi sağlar.
 4 Başlık : 4 başlık bağlantı teknolojisini benimseyen el derin doku masajı, daha derin masaj ve daha geniş masaj alanı sağlar. Saniyede 60 vuruş ve 10 mm derinlik genliği ile kasları ve fasyayı etkili bir şekilde gevşeterek onları yumuşak ve elastik hale getirir.
 Yaygın Kullanım : 20 kg'lık perküsyon kuvvetine sahip derin doku 4 başlıklı masaj aleti, sırt, omuz, kol ve bacaklar için uygundur. 5 hız kademesi ve 2 masaj modu ile kişiselleştirilmiş masaj deneyimi sunar. LED ekranı net bilgi sağlar.
 Özellikler:
 Öğe Türü : 4 Başlıklı Vurmalı Masaj Tabancası
 Malzeme : EVA, ABS
 Pil : Lityum Pil (Dahil)
 Pil Kapasitesi : 2000mAh
 Paket İçeriği:
 1 x 4 Başlıklı Sırt Masaj Tabancası
 1 x Şarj Kablosu
 4 başlıklı el derin doku masaj tabancası, sessiz tasarımı, uzun pil ömrü ve akıllı zamanlama özellikleri ile etkili bir masaj deneyimi sunar. Kaslarınızı rahatlatmak ve ağrılarınızı hafifletmek için ideal bir seçenektir.&amp;lt;/pre&amp;gt;
 </t>
@@ -25744,51 +25856,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dort_ayak-1.png</t>
         </is>
       </c>
       <c r="N346" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/dort_ayak_6.png</t>
         </is>
       </c>
       <c r="O346" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="0" t="n">
         <v>404</v>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
           <t>Yatak Şişirme Havuz Şişirme Boşaltma Hava Pompası</t>
         </is>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D347" s="0" t="inlineStr">
         <is>
           <t>TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E347" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yatak Şişirme Havuz Şişirme -&amp;amp;nbsp;Boşaltma&amp;amp;nbsp;Pompası Elektrikli +&amp;lt;/strong&amp;gt;, Araç Çakmak Girişli + Herşeyi Şişirmek İçin Acil Durumlara Karşı Her An Aracınızda Deniz Yatağı, Şişme Havuz Üstelik Boşaltma İçin De Kullanabilirsiniz&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yapmanız Gereken Sadece Aracınız Çalışırken Aracınızın Çakmak Girişine&amp;amp;nbsp;&amp;lt;strong&amp;gt;Hava Kompresörü'&amp;lt;/strong&amp;gt;Nü Bağlayarak Veya Prizde Kullanarak Şişirmek&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Artık El Pompası İle Saatlerce Süren Şişirme İşlemlerine Vakit Ayırarak Zaman Kaybetmeyecek Ve Yorulmayacaksınız&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yatak Şişirme Havuz Şişirme - Boşaltma Pompası&amp;amp;nbsp;&amp;lt;/strong&amp;gt;İle Saniyeler İçerisinde Yorulmadan, Zaman Kaybetmeden Şişirme İşlemlerini Yerine Getirebilirsiniz&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Hem evinizde hem aracınızda kolayca yatak şişirme ve hava indirme işlemini yerine getirebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Şarjlı Hava Kompresörü 12v Araç Çakmak Çıkışı ile çalışır&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hava Kompresörü&amp;amp;nbsp;çalışma Voltajı:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;12 Volt&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
@@ -25818,149 +25930,149 @@
       <c r="K347" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/220vv.jpg</t>
         </is>
       </c>
       <c r="L347" s="0"/>
       <c r="M347" s="0"/>
       <c r="N347" s="0"/>
       <c r="O347" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="0" t="n">
         <v>405</v>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
           <t>48V Şarjlı Çift Bataryalı Taşınabilir Basınçlı Oto Yıkama Bahçe Sulama Tabancası</t>
         </is>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>TV ÜRÜNLERİ|OTO AKSESUARLARI|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>TV ÜRÜNLERİ|OTO AKSESUARLARI|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D348" s="0" t="inlineStr">
         <is>
           <t>TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E348" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Ürün Açıklaması&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Neleri Yıkayabilir?&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Araba, Bisiklet, Motorsiklet, Makine, Karavan, Bahçe Çitleri, Plastik ve Metal Ürünler&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ve daha binlerce farklı alanda kullanılabilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler :&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1. Li-Ion şarj edilebilir pil ile güçlendirilmiştir, Hafif ve kullanışlı, dış mekan çalışmaları için uygundur ..&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2. Üniversal 1/4 inç; Çeşitli başlık nozzleları için hızlı bağlantı parçası , Esnek kullanım, temizlenmesi kolay.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;3. Güç temizleme veya sulama için su püskürtme açısını ayarlayan değişken 2 farklı nozzle.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;4.Kolay kullanım için köpük haznesi, çok işlevli uzun aluminyum gövde, göbek fırçası, 5M hortum püskürtme tabancası eki ile donatılmıştır&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;5. Kova, şişe, dere veya havuz dahil olmak üzere suyun olduğu her yerden su çekebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;6. Ayarlanabilir nozul ayarları: 0 °, 40 °, Çok işlevli su tabancası, nozulu döndürerek su türünü isteğe göre değiştirebilir&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;TEKNİK ÖZELLİKLER:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk: Siyah&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme: ASB + PC&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Voltaj: 48V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sürekli Kullanım Süresi: 40 ~ 50min&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Motor: Saf bakır motor&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yüksüz Hızı: 20000RPM&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Su Hortumu: 5m&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kablosuz Yıkayıcı Boyutu: 44cmx25cmx16cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Ağırlığı: 3.5kg&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;ÜRÜN İÇERİĞİ:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x Basınçlı yıkayıcı Araba Yıkama Makinesi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2 x&amp;amp;nbsp; 48V Lityum Pil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x Şarj cihazı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x 0 ° Püskürtme Memesi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x 40 ° Püskürtme Nozulu&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x 1 / 4inç Hızlı Bağlantı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x Paslanmaz Çelik Genişletici&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x 5M Su Hortumu&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x Köpük şişesi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 x Kullanım Kılavuzu&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F348" s="0" t="n">
-        <v>1150</v>
+        <v>1000</v>
       </c>
       <c r="G348" s="0" t="n">
         <v>250527235407</v>
       </c>
       <c r="H348" s="0"/>
       <c r="I348" s="0" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="J348" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/sutab1.png</t>
         </is>
       </c>
       <c r="K348" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tbc7.jpg</t>
         </is>
       </c>
       <c r="L348" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tbc6.jpg</t>
         </is>
       </c>
       <c r="M348" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tbc5.jpg</t>
         </is>
       </c>
       <c r="N348" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/tbc4.jpg</t>
         </is>
       </c>
       <c r="O348" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="0" t="n">
         <v>406</v>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
           <t>Ev LED sivrisinek katili USB plug-in kendinden emişli kovucu sivrisinek tuzak lamba</t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D349" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E349" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;Kullanım süresi: 10000 saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün: Sivrisinek kovucu tüp&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kullanımı: Temizleme, Neatening/Depolama, Çim, Ev ve çevre&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Güç kaynağı: Elektrik&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Haşere türü: Sivrisinekler&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellik: Çevre dostu, Stoklandı&amp;lt;/p&amp;gt;
 &amp;lt;h3&amp;gt;Diğer özellikler&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Menşei Yeri: Guangdong, China&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Uygulanabilir alan: 20-50 metre kare&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellikler: Tek şişe&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Şarj cihazı: Uygulanabilir değil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Durum: Katı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Net ağırlık:&amp;amp;nbsp;0.36kg&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Marka adı: Caliburn&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Fonksiyon: Işık dalgaları sivrisinek cazibesi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Özellik: Güçlü emiş sivrisinekler&amp;lt;/p&amp;gt;
@@ -26000,51 +26112,51 @@
         </is>
       </c>
       <c r="M349" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kill4.png</t>
         </is>
       </c>
       <c r="N349" s="0"/>
       <c r="O349" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="0" t="n">
         <v>407</v>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
           <t>Taşınabilir Katlanabilir Plaj Matı, Ayarlanabilir, Nem Geçirmez Piknik ve Kamp Reklineri,</t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D350" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E350" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Ürün detayları&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Yaş aralığı:&amp;amp;nbsp;Yetişkin&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sandalye Özellikleri:&amp;amp;nbsp;Arkalı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bitiş Türü:&amp;amp;nbsp;Boyalı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;çerçeve malzemesi:&amp;amp;nbsp;Karbon çelik&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Dolgu Malzemesi:&amp;amp;nbsp;Sünger&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sırt Stili:&amp;amp;nbsp;Açık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Hareket türü:&amp;amp;nbsp;Dönen&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Koltuk Yatırma Çalışma Modu:&amp;amp;nbsp;Manuel&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yüzey Önerisi:&amp;amp;nbsp;Sert zemin&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Önerilen Kullanım:&amp;amp;nbsp;Kamp ve plaj&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F350" s="0" t="n">
         <v>150</v>
@@ -26147,107 +26259,164 @@
       </c>
       <c r="K351" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/10metre2.png</t>
         </is>
       </c>
       <c r="L351" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/10metre3.png</t>
         </is>
       </c>
       <c r="M351" s="0"/>
       <c r="N351" s="0"/>
       <c r="O351" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="0" t="n">
         <v>409</v>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>138 Ledli Yıldız Perde Işık 3 M Yılbaşı Işığı Led Işık Saçak Led Yılbaşı Perde Led</t>
+          <t>Yıldız Sarkıtlı Perde LED Aydınlatma - 3m Genişlik, 8 Modlu, Günışığı Renk,Ev Süsleme Işığı</t>
         </is>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D352" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E352" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;p&amp;gt;3 M YILDIZ PERDE LED IŞIKLARIMIZ İLE SİZ DE İSTER EVİNİZİ DEKORE EDİN, İSTER ÖZEL GÜNLERİNİZİ GÜZELLEŞTİRİN!&amp;lt;/p&amp;gt;
-[...4 lines deleted...]
-&amp;lt;p&amp;gt;BİRDEN FAZLA LED ALARAK BİRBİRİNE KOLAYCA EKLEYEBİLİRSİNİZ.&amp;lt;/p&amp;gt;
+          <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Evine Masalsı Bir Dokunuş: Yıldız Perde LED ile Büyüleyici Atmosfer&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;Ev dekorasyonunuzda fark yaratmak ve yaşam alanlarınıza sıcak, samimi bir enerji katmak ister misiniz? &amp;lt;strong&amp;gt;Yıldız Perde LED Işık&amp;lt;/strong&amp;gt;, sıradan anları özel kılmak için tasarlandı. 3 metre genişliğindeki bu büyüleyici perde aydınlatma, salonunuzdan yatak odanıza, pencerelerinizden duvarlarınıza kadar her köşeyi masalsı bir atmosfere bürüyor.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikler ve Görsel Detaylar&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Görseldeki ürünümüz, tam &amp;lt;strong&amp;gt;3 metre genişliğinde&amp;lt;/strong&amp;gt; ana bir kabloya sahiptir. Bu kablo üzerinden aşağı doğru sarkan &amp;lt;strong&amp;gt;12 adet özel sarkıt&amp;lt;/strong&amp;gt; bulunur. Sarkıtların ucunda, mükemmel bir denge oluşturacak şekilde &amp;lt;strong&amp;gt;6 adet büyük yıldız&amp;lt;/strong&amp;gt; ve &amp;lt;strong&amp;gt;6 adet küçük yıldız&amp;lt;/strong&amp;gt; figürü yer alır. Sıcak sarı (günışığı) rengiyle gözü yormayan, huzurlu bir aydınlatma sağlar.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Öne Çıkan Fonksiyonlar&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Bu ürünü muadillerinden ayıran en büyük özellik, &amp;lt;strong&amp;gt;8 farklı ışık modu&amp;lt;/strong&amp;gt;dur. Ürünle birlikte gelen kumanda veya adaptör üzerindeki tuş ile şu modlar arasında geçiş yapabilirsiniz:&amp;lt;/p&amp;gt;
+&amp;lt;ol&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Kombinasyon (Sıralı Döngü)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Dalga (Dalgalı Işık)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Sıralı (Ardışık Yanma)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Yavaş Parlama (Fading Efekti)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Takip/Flaş (Hızlı Takip)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Yavaş Solma (Geniş Açılı Solma)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Pırıltı/Flaş (Twinkle Efekti)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Sürekli Açık (Sabit Yanma) Her mod, o anki ruh halinize ve kutlama temanıza uygun bir ambiyans yaratmanızı sağlar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ol&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanları ve Çok Yönlülük:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;İç mekan kullanımına tam uyumlu&amp;lt;/strong&amp;gt; olan Yıldız Perde LED; &amp;lt;strong&amp;gt;Yılbaşı dekorasyonu&amp;lt;/strong&amp;gt;, &amp;lt;strong&amp;gt;doğum günü partileri&amp;lt;/strong&amp;gt;, söz/nişan organizasyonları veya sadece günlük ev dekorasyonunuzda pencereleri, yatak başlıklarını veya boş duvarları süslemek için idealdir. Görselde de gösterildiği gibi, uç uca &amp;lt;strong&amp;gt;eklenebilir yapısı&amp;lt;/strong&amp;gt; sayesinde, birden fazla ürünü birbirine bağlayarak 6m, 9m veya daha geniş alanları tek bir prizden aydınlatabilirsiniz.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Öne Çıkan Özellikler Listesi:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Genişlik:&amp;lt;/strong&amp;gt; 3 Metre&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Figür Sayısı:&amp;lt;/strong&amp;gt; 12 Sarkıt (6 Büyük, 6 Küçük Yıldız)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sıcak Sarı / Günışığı&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Fonksiyon:&amp;lt;/strong&amp;gt; 8 Farklı Işık Modu (Animasyonlu)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Bağlantı:&amp;lt;/strong&amp;gt; Eklenebilir (Uç uca eklenebilir fiş yapısı)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım:&amp;lt;/strong&amp;gt; Sadece İç Mekan (Salon, Yatak Odası, Pencere)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt; Priz (220V) ile çalışır.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;1 Adet 3m Genişliğinde 12 Sarkıtlı Yıldız Perde LED&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;Şimdi sipariş verin, evinizi yıldızların ışıltısıyla aydınlatın!&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F352" s="0" t="n">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="G352" s="0" t="n">
         <v>250903225419</v>
       </c>
       <c r="H352" s="0"/>
       <c r="I352" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J352" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldızzz3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yıldızlı1.png</t>
         </is>
       </c>
       <c r="K352" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldız2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yıldızlı7.png</t>
         </is>
       </c>
       <c r="L352" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldız.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yıldızlı6.png</t>
         </is>
       </c>
       <c r="M352" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldızzz.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yıldızlı5.png</t>
         </is>
       </c>
       <c r="N352" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldızzz4.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yıldızlı4.png</t>
         </is>
       </c>
       <c r="O352" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="0" t="n">
         <v>410</v>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
           <t>10 Led 2 Metre Sarı Kristal Su Damlası Güneş Enerjili Led Işık Solar Bahçe Ağaç Lamba Aydınlatması</t>
         </is>
       </c>
       <c r="C353" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D353" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
@@ -26268,433 +26437,680 @@
 &amp;lt;p&amp;gt;- Çevre Dostu, Kolay Kurulum&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Fotosel / Hava Karardığında Otomatik Devreye Girer&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Şarj Süresi 6/12 Saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Çalışma Süresi 8/12 Saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Uzaktan Kumanda İle Kontrol Edebilme&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- 320 Lümen&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Işık Renkgi: Günışığı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanları:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Bağ, Bahçe, ağaç aydınlatma,Mağaza, kafe ve otel tarzı yerlerde,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Elektrik Bağlantısı Olmayan Yerlerde, Kamp alanlarında&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Bina dış cephe aydınlatmada,Cami Minare Ve Şerefelerinde,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Saray, müze gibi kültürel alanlarda,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Daha bir çok alanda dekoratif aydınlatma olarak kullanılmaktadır.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F353" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G353" s="0" t="n">
         <v>250903225824</v>
       </c>
       <c r="H353" s="0"/>
       <c r="I353" s="0" t="n">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="J353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla1.png</t>
         </is>
       </c>
       <c r="K353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla2.png</t>
         </is>
       </c>
       <c r="L353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla3.png</t>
         </is>
       </c>
       <c r="M353" s="0"/>
       <c r="N353" s="0"/>
       <c r="O353" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="0" t="n">
         <v>411</v>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>Ay Yıldız Perde LED</t>
+          <t>3 Metre Perde LED Işık Zinciri - Yıldız ve Ay Figürlü, Sarı Işık, Uç Uca Eklenebilir</t>
         </is>
       </c>
       <c r="C354" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D354" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E354" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;p&amp;gt;Ürünümüz priz girişlidir.&amp;lt;/p&amp;gt;
-[...6 lines deleted...]
-&amp;lt;p&amp;gt;BİRBİRİNE EKLENME ÖZELLİĞİ MEVCUT OLUP İÇ MEKAN İÇİN UYGUNDUR&amp;lt;/p&amp;gt;
+          <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yaşam Alanlarınızı Büyüleyin: Yıldız ve Ay Figürlü 3x3 Metre Şerit LED Işık Zinciri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Evinize, bahçenize veya ofisinize masalsı bir dokunuş katmak ister misiniz? Yıldız ve Ay Figürlü 3x3 Metre Şerit LED Işık Zinciri, sıcak sarı ışığı ve göz alıcı tasarımıyla ortamı anında değiştirecek. Bu büyüleyici ışık zinciri, yılbaşı süslemeleri, özel etkinlikler veya günlük dekorasyon için mükemmel bir seçimdir.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Öne Çıkan Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Geniş Kapsama:&amp;lt;/strong&amp;gt; 3 metre genişlik ve 3 metre yükseklik sayesinde geniş alanları aydınlatabilir ve etkileyici bir görüntü oluşturabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sarı Işık:&amp;lt;/strong&amp;gt; Sıcak sarı ışık, ortama huzurlu ve davetkar bir atmosfer katar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uç Uca Eklenebilir Sistem:&amp;lt;/strong&amp;gt; Dişi-erkek priz sistemi sayesinde birden fazla ışık zincirini birbirine ekleyerek daha uzun aydınlatma alanları oluşturabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kolay Kurulum:&amp;lt;/strong&amp;gt; Hafif tasarımı ve pratik kullanımı sayesinde kolayca kurulum yapabilir ve hemen kullanmaya başlayabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Dayanıklı Malzeme:&amp;lt;/strong&amp;gt; Kaliteli malzemelerden üretilen ışık zinciri, uzun ömürlü kullanım sunar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Boyut:&amp;lt;/strong&amp;gt; 3x3 metre&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sarı&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Figürler:&amp;lt;/strong&amp;gt; Yıldız ve ay&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Priz Sistemi:&amp;lt;/strong&amp;gt; Uç uca eklenebilir dişi-erkek&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanları:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Yılbaşı ağacı süslemeleri&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Pencere ve kapı dekorasyonları&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Duvar ve tavan aydınlatmaları&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Parti ve etkinlik süslemeleri&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;Ev ve bahçe aydınlatmaları&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;Bu büyüleyici ışık zinciriyle yaşam alanlarınızı aydınlatın ve unutulmaz anılar biriktirin! Hemen sipariş verin ve evinize masalsı bir dokunuş katın.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F354" s="0" t="n">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="G354" s="0" t="n">
         <v>250903230149</v>
       </c>
       <c r="H354" s="0"/>
       <c r="I354" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J354" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/Ay-Yildiz-Isik.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ayyıldız1.jpeg</t>
         </is>
       </c>
       <c r="K354" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/Ay-Yildiz-Sarkma-Isik.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ayyıldız3.png</t>
         </is>
       </c>
       <c r="L354" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/yıldız4.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ayyıldız2.png</t>
         </is>
       </c>
       <c r="M354" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/Led-Ay-Yildiz-Isik.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ayyıldız4.png</t>
         </is>
       </c>
       <c r="N354" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/Led-Ay-Yildiz-Sarkma-Isik.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ayyıldız5.png</t>
         </is>
       </c>
       <c r="O354" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="0" t="n">
         <v>412</v>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>3x3 Metre Perde Led </t>
+          <t>3x3m Premium Perde LED - 8 Fonksiyonlu, Su Geçirmez İç Dış Mekan Teras Dekor Işıkları</t>
         </is>
       </c>
       <c r="C355" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D355" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E355" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
-	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KUMANDALI&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: 3x3 peri led ürünümüze bağlı&amp;amp;nbsp;kumanda gönderilmektedir. Kumanda sayesinde ürünün modlarını değiştirebilir, led ışıkların parlaklığını azaltıp çoğaltabilir ve zamanlayıcı kullanabilirsiniz.&amp;lt;/li&amp;gt;
-[...4 lines deleted...]
-	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;AKIM KORUMA VE GÜVENLİK&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Ürünümüz yüksek akıma karşı dayanıklı şekilde üretilmiştir. Olması muhtemel olmasa da evinizin&amp;amp;nbsp;bağladığınız yerin elektriğinde problem olması durumunda cihaz otomatik olarak güç keser ve kendini korumaya alır. Güvenle kullanabilirsiniz.&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;h1&amp;gt;Caliburn Premium 3x3 Metre Perde LED Işık - Mekanlarınıza Büyülü Bir Dokunuş&amp;lt;/h1&amp;gt;
+	&amp;lt;p&amp;gt;Evinizi, bahçenizi veya özel davetlerinizi Caliburn Premium Perde LED Işık ile aydınlatın. 3 metre genişlik ve 3 metre yükseklik ölçüleriyle devasa bir ışık şelalesi oluşturan bu ürün, hem iç hem de dış mekan kullanımları için mükemmel bir atmosfer sağlar. Sıcak sarı (günışığı) rengiyle ortamı anında huzurlu ve şık bir hale getirir.&amp;lt;/p&amp;gt;
+	&amp;lt;h2&amp;gt;Öne Çıkan Özellikler:&amp;lt;/h2&amp;gt;
+	&amp;lt;h3&amp;gt;✅ 3x3 Metre Geniş Alan Aydınlatması&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Bu perde LED, tam 3 metre genişliğinde ve 3 metre yüksekliğindedir. Balkon demirlerinden, teras pergolalarından veya salon pencerelerinden aşağı sarkıtıldığında tam bir ışık duvarı etkisi yaratır. Görseldeki gibi şık bir yemek masası veya nişan fonu oluşturmak için ideal ölçülerdedir.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ 8 Farklı Işık Modu (Animasyonlu)&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Sadece sabit ışık değil! Üzerindeki kontrol kumandası sayesinde; flaş, dalgalanma, yavaş kararma gibi tam 8 farklı ışık modundan dilediğinizi seçebilirsiniz. Partiler için hareketli, romantik akşam yemekleri için sabit modları kullanabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ IP44 İç ve Dış Mekan Güvenliği&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Yağmura ve toza dayanıklı IP44 sertifikası sayesinde, bu ışıkları bahçe, teras, balkon gibi dış mekanlarda güvenle kullanabilirsiniz. Dört mevsim boyunca mekanınızı aydınlatmaya devam eder.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ Eklenilebilir (Modüler) Tasarım&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Daha geniş bir alanı mı aydınlatmak istiyorsunuz? Uç uca eklenilebilirlik özelliği sayesinde, birden fazla 3x3 Perde LED'i birbirine bağlayarak tek bir prizden kontrol edebilirsiniz. 6 metre, 9 metre veya daha geniş ışık duvarları oluşturmak artık çok kolay.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ Tak-Kullan Pratikliği (220V)&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Karmaşık pillerle veya adaptörlerle uğraşmayın. Standart 220V şehir elektriği ile çalışır. Prizinize takın ve anında büyülü atmosferin keyfini çıkarın.&amp;lt;/p&amp;gt;
+	&amp;lt;h2&amp;gt;Kullanım Alanları:&amp;lt;/h2&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Dış Mekan:&amp;lt;/strong&amp;gt; Bahçe pergolaları, teras korkulukları, balkon aydınlatması, ağaç süslemeleri.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;İç Mekan:&amp;lt;/strong&amp;gt; Salon pencereleri, yatak odası dekorasyonu, duvar süslemeleri.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özel Günler:&amp;lt;/strong&amp;gt; Nişan, düğün, doğum günü, yılbaşı süslemeleri ve fotoğraf çekim fonları.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Marka:&amp;lt;/strong&amp;gt; Caliburn&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ölçü:&amp;lt;/strong&amp;gt; 3 Metre (Genişlik) x 3 Metre (Yükseklik)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sıcak Sarı / Günışığı&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Voltaj:&amp;lt;/strong&amp;gt; 220V (Prizli)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt; 8 Fonksiyonlu&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Su Geçirmezlik:&amp;lt;/strong&amp;gt; IP44&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Eklenilebilirlik:&amp;lt;/strong&amp;gt; Var&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 Adet 3x3m Perde LED Işık ve Kontrol Kumandası.&amp;lt;/p&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hemen sipariş verin, mekanınızı Caliburn ışıltısıyla taçlandırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+	&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F355" s="0" t="n">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="G355" s="0" t="n">
         <v>250903230614</v>
       </c>
       <c r="H355" s="0"/>
       <c r="I355" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J355" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-1.png</t>
         </is>
       </c>
       <c r="K355" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-2.png</t>
         </is>
       </c>
       <c r="L355" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde4.jpg</t>
-[...3 lines deleted...]
-      <c r="N355" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-3.png</t>
+        </is>
+      </c>
+      <c r="M355" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-4.png</t>
+        </is>
+      </c>
+      <c r="N355" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-5.png</t>
+        </is>
+      </c>
       <c r="O355" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="0" t="n">
         <v>413</v>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>3X2 Metre Perde Led</t>
+          <t>3x2m Premium Perde LED - 8 Fonksiyonlu, Su Geçirmez İç Dış Mekan Teras Dekor Işıkları</t>
         </is>
       </c>
       <c r="C356" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D356" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E356" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
-	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KUMANDALI&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: 3x2&amp;amp;nbsp;peri led ürünümüze bağlı&amp;amp;nbsp;kumanda gönderilmektedir. Kumanda sayesinde ürünün modlarını değiştirebilir, led ışıkların parlaklığını azaltıp çoğaltabilir ve zamanlayıcı kullanabilirsiniz.&amp;lt;/li&amp;gt;
-[...4 lines deleted...]
-	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;AKIM KORUMA VE GÜVENLİK&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Ürünümüz yüksek akıma karşı dayanıklı şekilde üretilmiştir. Olması muhtemel olmasa da evinizin&amp;amp;nbsp;bağladığınız yerin elektriğinde problem olması durumunda cihaz otomatik olarak güç keser ve kendini korumaya alır. Güvenle kullanabilirsiniz.&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;h1&amp;gt;Caliburn Premium 3x2 Metre Perde LED Işık - Mekanlarınıza Büyülü Bir Dokunuş&amp;lt;/h1&amp;gt;
+	&amp;lt;p&amp;gt;Evinizi, bahçenizi veya özel davetlerinizi Caliburn Premium Perde LED Işık ile aydınlatın. 3 metre genişlik ve 3 metre yükseklik ölçüleriyle devasa bir ışık şelalesi oluşturan bu ürün, hem iç hem de dış mekan kullanımları için mükemmel bir atmosfer sağlar. Sıcak sarı (günışığı) rengiyle ortamı anında huzurlu ve şık bir hale getirir.&amp;lt;/p&amp;gt;
+	&amp;lt;h2&amp;gt;Öne Çıkan Özellikler:&amp;lt;/h2&amp;gt;
+	&amp;lt;h3&amp;gt;✅ 3x3 Metre Geniş Alan Aydınlatması&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Bu perde LED, tam 2 metre genişliğinde ve 3 metre yüksekliğindedir. Balkon demirlerinden, teras pergolalarından veya salon pencerelerinden aşağı sarkıtıldığında tam bir ışık duvarı etkisi yaratır. Görseldeki gibi şık bir yemek masası veya nişan fonu oluşturmak için ideal ölçülerdedir.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ 8 Farklı Işık Modu (Animasyonlu)&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Sadece sabit ışık değil! Üzerindeki kontrol kumandası sayesinde; flaş, dalgalanma, yavaş kararma gibi tam 8 farklı ışık modundan dilediğinizi seçebilirsiniz. Partiler için hareketli, romantik akşam yemekleri için sabit modları kullanabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ IP44 İç ve Dış Mekan Güvenliği&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Yağmura ve toza dayanıklı IP44 sertifikası sayesinde, bu ışıkları bahçe, teras, balkon gibi dış mekanlarda güvenle kullanabilirsiniz. Dört mevsim boyunca mekanınızı aydınlatmaya devam eder.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ Eklenilebilir (Modüler) Tasarım&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Daha geniş bir alanı mı aydınlatmak istiyorsunuz? Uç uca eklenilebilirlik özelliği sayesinde, birden fazla 3x2 Perde LED'i birbirine bağlayarak tek bir prizden kontrol edebilirsiniz. 6 metre, 9 metre veya daha geniş ışık duvarları oluşturmak artık çok kolay.&amp;lt;/p&amp;gt;
+	&amp;lt;h3&amp;gt;✅ Tak-Kullan Pratikliği (220V)&amp;lt;/h3&amp;gt;
+	&amp;lt;p&amp;gt;Karmaşık pillerle veya adaptörlerle uğraşmayın. Standart 220V şehir elektriği ile çalışır. Prizinize takın ve anında büyülü atmosferin keyfini çıkarın.&amp;lt;/p&amp;gt;
+	&amp;lt;h2&amp;gt;Kullanım Alanları:&amp;lt;/h2&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Dış Mekan:&amp;lt;/strong&amp;gt; Bahçe pergolaları, teras korkulukları, balkon aydınlatması, ağaç süslemeleri.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;İç Mekan:&amp;lt;/strong&amp;gt; Salon pencereleri, yatak odası dekorasyonu, duvar süslemeleri.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özel Günler:&amp;lt;/strong&amp;gt; Nişan, düğün, doğum günü, yılbaşı süslemeleri ve fotoğraf çekim fonları.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Marka:&amp;lt;/strong&amp;gt; Caliburn&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ölçü:&amp;lt;/strong&amp;gt; 2 Metre (Genişlik) x 3 Metre (Yükseklik)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sıcak Sarı / Günışığı&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Voltaj:&amp;lt;/strong&amp;gt; 220V (Prizli)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt; 8 Fonksiyonlu&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Su Geçirmezlik:&amp;lt;/strong&amp;gt; IP44&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Eklenilebilirlik:&amp;lt;/strong&amp;gt; Var&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 Adet 3x2m Perde LED Işık ve Kontrol Kumandası.&amp;lt;/p&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hemen sipariş verin, mekanınızı Caliburn ışıltısıyla taçlandırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+	&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F356" s="0" t="n">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="G356" s="0" t="n">
         <v>250903231433</v>
       </c>
       <c r="H356" s="0"/>
       <c r="I356" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J356" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/2X3-1.png</t>
         </is>
       </c>
       <c r="K356" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-2.png</t>
         </is>
       </c>
       <c r="L356" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/perde4.jpg</t>
-[...3 lines deleted...]
-      <c r="N356" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-3.png</t>
+        </is>
+      </c>
+      <c r="M356" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/3X3-4.png</t>
+        </is>
+      </c>
+      <c r="N356" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/2X3-5.png</t>
+        </is>
+      </c>
       <c r="O356" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="0" t="n">
         <v>414</v>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>Kalp Dekorlu Animasyonlu Perde LED Işık 3 Metre</t>
+          <t>3 Metre 8 Modlu Kalp Perde LED Işık - Sarı (Sıcak Beyaz) Işık Dekoratif Işıklandırma Oda Dekoru</t>
         </is>
       </c>
       <c r="C357" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D357" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E357" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;p&amp;gt;Kalp&amp;amp;nbsp;Perde led ışıklarımız ile siz de ister evinizi dekore edin, ister özel günlerinizi güzelleştirin!&amp;amp;nbsp;&amp;amp;nbsp;Ürünümüz çok amaçlı olup ev dekorasyonunda, her türlü organizasyonlarda, nişan, kına, söz, doğum günü vb. günler için çokça tercih edilmektedir.&amp;lt;br /&amp;gt;
-[...6 lines deleted...]
-Priz ile çalışmaktadırlar. Fiş uzunluğu 1 metredir. (Ürüne perde dahil değildir.&amp;lt;/p&amp;gt;
+          <t>&amp;lt;h1&amp;gt;Evinize Sıcak ve Romantik Bir Dokunuş Katın!&amp;lt;/h1&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;CALIBURN Kalp Şekilli Perde LED Işık Zinciri&amp;lt;/strong&amp;gt;, yaşam alanlarınıza anında huzurlu, samimi ve şık bir atmosfer getirir. 3 metre genişliğiyle pencere önleri, yatak başlıkları veya duvar dekorasyonları için mükemmel bir seçimdir.&amp;lt;/p&amp;gt;
+&amp;lt;h3&amp;gt;Öne Çıkan Özellikler:&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;3 Metre Genişlik:&amp;lt;/strong&amp;gt; Geniş alanları tek başına süslemek için ideal uzunluk.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Canlı Sarı Işık (Sıcak Beyaz):&amp;lt;/strong&amp;gt; Mekanınıza doğal bir ışıltı ve sıcaklık katar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;8 Farklı Işık Modu:&amp;lt;/strong&amp;gt; Kontrol kutusuyla (yanıp sönme, yavaş geçiş, sabit ışık vb.) her anın ruhuna uygun aydınlatmayı seçin.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özel Kalp Tasarımı:&amp;lt;/strong&amp;gt; Büyük ve küçük kalp figürlerinin estetik dizilimiyle fark yaratın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pratik Kullanım:&amp;lt;/strong&amp;gt; Tak-çalıştır özelliği ve 220V güç bağlantısıyla anında kullanıma hazır.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güvenli ve Isınma Yapmaz:&amp;lt;/strong&amp;gt; Uzun süreli kullanımlarda bile aşırı ısınmaz, güvenle kullanabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;h3&amp;gt;Kullanım Alanları ve Faydaları:&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Oda Dekoru:&amp;lt;/strong&amp;gt; Yatak odanızı veya oturma odanızı romantik bir köşeye dönüştürün.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yılbaşı &amp;amp;amp; Kutlamalar:&amp;lt;/strong&amp;gt; Yılbaşı ağacı, pencere veya balkon süslemesinde kullanın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sevgililer Günü &amp;amp;amp; Yıldönümleri:&amp;lt;/strong&amp;gt; Özel akşam yemeği masalarında veya sürpriz dekorasyonlarda unutulmaz bir atmosfer yaratın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kişisel Köşeler:&amp;lt;/strong&amp;gt; Kitap okuma köşenize veya çalışma alanınıza sıcaklık katın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Neden CALIBURN?&amp;lt;/strong&amp;gt; Kalite, güvenilirlik ve şıklığı bir araya getiren Caliburn ile evinizi aydınlatın. Güvenli kullanım ve avantajımızdan yararlanın.&amp;lt;/p&amp;gt;
+&amp;lt;hr /&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+&amp;lt;h4&amp;gt;Teknik Detaylar:&amp;lt;/h4&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Genişlik:&amp;lt;/strong&amp;gt; 3m (toplam kablo uzunluğu dahil)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Giriş:&amp;lt;/strong&amp;gt; 220V&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt; 8 (yanıp sönme, yavaş geçiş, sabit, vb.)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sarı (Sıcak Beyaz)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım:&amp;lt;/strong&amp;gt; İç Mekan / Dış Mekan (Suya Dayanıklı Değildir, Nemden Koruyunuz)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 adet CALIBURN Kalp Perde LED Işık Zinciri.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;em&amp;gt;Caliburn ile anılarınıza sıcaklık katın.&amp;lt;/em&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F357" s="0" t="n">
-        <v>250</v>
+        <v>3000</v>
       </c>
       <c r="G357" s="0" t="n">
         <v>250903231641</v>
       </c>
       <c r="H357" s="0"/>
       <c r="I357" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J357" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/kalp.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-1.png</t>
         </is>
       </c>
       <c r="K357" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/kalp2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-3.png</t>
         </is>
       </c>
       <c r="L357" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/kalp3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-2.png</t>
         </is>
       </c>
       <c r="M357" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/kalp4.jpg</t>
-[...2 lines deleted...]
-      <c r="N357" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-5.png</t>
+        </is>
+      </c>
+      <c r="N357" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-6.png</t>
+        </is>
+      </c>
       <c r="O357" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="0" t="n">
         <v>415</v>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Top Led Oda Süsleme Işıklı Top Aydınlatma 1,5 Metre</t>
+          <t>2 Metre 10’lu Top LED Işık - Pilli Gün Işığı Dekoratif Aydınlatma</t>
         </is>
       </c>
       <c r="C358" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
         </is>
       </c>
       <c r="D358" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E358" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;h2&amp;gt;Dekoratif Pamuk Top Işık Süsleme&amp;lt;br /&amp;gt;
-[...15 lines deleted...]
-&amp;lt;h3&amp;gt;GÜNIŞIĞI SARISI IŞIK PİLLİ LED PUMUK TOP IŞIK&amp;lt;/h3&amp;gt;
+          <t>&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Evinize Sıcak Bir Dokunuş: Caliburn 10’lu Dekoratif Top LED Işık&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;p&amp;gt;Evinizin her köşesinde kablo kirliliği olmadan, özgürce dekorasyon yapmanın keyfini çıkarın! &amp;lt;strong&amp;gt;Caliburn 10’lu Top LED Işık&amp;lt;/strong&amp;gt;, yumuşak dokusu ve huzur veren sarı ışığıyla yaşam alanlarınıza premium bir hava katar.&amp;lt;/p&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Neden Bu Ürünü Tercih Etmelisiniz?&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pilli Kullanım Özgürlüğü:&amp;lt;/strong&amp;gt; 2 adet AA kalem pil ile çalışır. Priz arama derdi olmadan; kitaplıkta, yatak başlığında, aynada veya kamp çadırında güvenle kullanabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;İdeal Uzunluk:&amp;lt;/strong&amp;gt; 2 metre uzunluğu sayesinde küçük ve orta ölçekli alanları süslemek için mükemmel boyuttadır.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özel Doku Tasarımı:&amp;lt;/strong&amp;gt; Topların üzerindeki ince &amp;quot;crackle&amp;quot; (çatlak) dokusu, ışığın kırılmasını sağlayarak duvarda ve eşyalarda estetik yansımalar oluşturur.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güvenli ve Isınmaz:&amp;lt;/strong&amp;gt; LED teknolojisi sayesinde uzun süreli kullanımda bile ısınma yapmaz, çocuk odaları ve tekstil ürünleri (perde, battaniye) üzerinde güvenle kullanılabilir.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hafif ve Taşınabilir:&amp;lt;/strong&amp;gt; İstediğiniz an yerini değiştirebilir, özel günlerde veya fotoğraf çekimlerinde aksesuar olarak kullanabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Teknik Detaylar:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uzunluk:&amp;lt;/strong&amp;gt; 2 Metre&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Lamba Sayısı:&amp;lt;/strong&amp;gt; 10 Adet Dekoratif Top&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sıcak Sarı (Gün Işığı)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güç Kaynağı:&amp;lt;/strong&amp;gt; 2 Adet AA Pil (Piller dahil değildir)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanı:&amp;lt;/strong&amp;gt; İç Mekan (Salon, Bebek Odası, Balkon, Çalışma Masası)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F358" s="0" t="n">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="G358" s="0" t="n">
         <v>250903231945</v>
       </c>
       <c r="H358" s="0"/>
       <c r="I358" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J358" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/top1.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topp-1.png</t>
         </is>
       </c>
       <c r="K358" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/top2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topp-2.png</t>
         </is>
       </c>
       <c r="L358" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/top3.jpeg</t>
-[...3 lines deleted...]
-      <c r="N358" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topp-3.png</t>
+        </is>
+      </c>
+      <c r="M358" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topp-4.png</t>
+        </is>
+      </c>
+      <c r="N358" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/top-5.png</t>
+        </is>
+      </c>
       <c r="O358" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="0" t="n">
         <v>416</v>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
           <t>Kalpli Perde LED Işıklar, Sevgililer Günü Romantik LED Aydınlatma</t>
         </is>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D359" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E359" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;Kalpli LED Işıklandırma&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 Metre Kalpli PERDE LED Işık&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;8 Adet LED KALP vardır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Fişle çalışır. Günışığı renklidir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;div style=&amp;quot;border:0px solid #e1e1e1; margin-bottom:11px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Çalışma Şekli: Fişli 220 V&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;div style=&amp;quot;border:0px solid #e1e1e1; margin-bottom:11px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Genişlik: 260 cm / Yükseklik: 80 cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;div style=&amp;quot;border:0px solid #e1e1e1; margin-bottom:11px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Sarkıt Aralıkları: 20 cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;div style=&amp;quot;border:0px solid #e1e1e1; margin-bottom:11px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:16pt&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Calibri&amp;quot;&amp;gt;Uzun Kalp Sarkıt: 80 cm&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;
@@ -26774,98 +27190,102 @@
         </is>
       </c>
       <c r="D360" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E360" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;5 Metre Sabit Mod 10 Ampul Parti Organizasyon Iç &amp;amp;amp; Dış Mekan 2700K LED Aydınlatma Uzatma Fişli&amp;lt;/h3&amp;gt;
 &amp;lt;h2&amp;gt;&amp;lt;strong&amp;gt;5 Metre Sabit Mod 10 Ampul Parti Organizasyon İç &amp;amp;amp; Dış Mekan 2700k Led Aydınlatma Uzatma Fişli&amp;lt;/strong&amp;gt;&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Bu IP65 sertifikalı konsept süsleme, parti organizasyonlarınızı iç ve dış mekanlarda aydınlatmak için idealdir. 5 metre uzunluğunda, 10 adet 2700K LED ampulle donatılmıştır. Sabit modda çalışır ve suya dayanıklıdır. Uzatma fişli eklemeli kablo ile istediğiniz uzunlukta genişletebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Parti Organizasyonları İçin İdeal:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Partiler, etkinlikler ve kutlamalar için mükemmel bir aydınlatma çözümüdür.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;IP65 Sertifikalı Su Geçirmezlik:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Dış mekanlarda kullanım için uygun olan IP65 sertifikalı su geçirmez tasarımıyla dayanıklıdır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;5 Metre Uzunluk:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;5 metrelik uzunluk, geniş bir alana yayılmak için idealdir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;10 Ampul ve 2700K LED Aydınlatma:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;10 adet ampul, 2700K sıcak beyaz LED aydınlatma ile atmosferi aydınlatır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sabit Mod:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Sabit modda çalışarak istikrarlı bir aydınlatma sunar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uzatma Fişli Eklemeli Kablo:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Uzatma fişli eklemeli kablo ile istediğiniz uzunlukta genişletebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu konsept süsleme, partilerinizi iç ve dış mekanlarda aydınlatmak için ideal bir seçenektir. Su geçirmez tasarımıyla dış mekanlarda güvenle kullanabilir ve genişletilebilir yapısıyla istediğiniz uzunluğa ulaşabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket İçeriği: 1 x 10 Ampul Dış Mekan Led Aydınlatma&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F360" s="0" t="n">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="G360" s="0" t="n">
         <v>250904232142</v>
       </c>
       <c r="H360" s="0"/>
       <c r="I360" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J360" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fis.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/601.png</t>
         </is>
       </c>
       <c r="K360" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fis2.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/603.png</t>
         </is>
       </c>
       <c r="L360" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fis3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/602.png</t>
         </is>
       </c>
       <c r="M360" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fis4.jpg</t>
-[...2 lines deleted...]
-      <c r="N360" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/604.png</t>
+        </is>
+      </c>
+      <c r="N360" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/605.png</t>
+        </is>
+      </c>
       <c r="O360" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="0" t="n">
         <v>418</v>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
           <t>Rustik Ampul İkili Solar Duvar Aplik Güneş Enerjili Hareket Sensörlü</t>
         </is>
       </c>
       <c r="C361" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D361" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E361" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:18px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Yenilikçi Tasarım: Bu güneş enerjili ışık etkileşimli duvar lambası, her mekana zarafet katan benzersiz ve şık bir tasarıma sahiptir.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Enerji Tasarrufu: 1800mAh şarj edilebilir pille çalışan bu lamba, güneşin gücünden yararlanarak çevre dostu ve uygun maliyetli bir aydınlatma çözümüdür.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Çift LED Işık: İki adet enerji tasarruflu LED ışıkla donatılan bu lamba, iç veya dış mekanlarınız için yeterli aydınlatma sağlar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Çok Yönlü Kullanım: 5V voltaj ve 2W güç çıkışı ile bu lamba, vurgu aydınlatması, görev aydınlatması veya dekoratif amaçlar gibi çeşitli amaçlar için kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;2 LED'li Güneş Enerjili Etkileşimli Duvar Lambası, 5.5V, 2W, 1800mAh&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F361" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G361" s="0" t="n">
         <v>250904232804</v>
       </c>
@@ -26893,51 +27313,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_solar_33.png</t>
         </is>
       </c>
       <c r="N361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_2.png</t>
         </is>
       </c>
       <c r="O361" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
           <t>20 Ledli Hareket Sensörlü Dış Mekan Solar Lamba</t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D362" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E362" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Solar Hareket Sensörlü Dış Mekan için Uygun Lamba&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bahçe balkon teras gibi dış mekanlarınız aydınlık ve dekoratif olması için güneş enerjili solar bahçe aydınlatma – solar lamba. Solar güneş enerjili bahçe aydınlatmanız sabahleyin güneş enerjisi ile kendini şarj eder, gece olunca sensörü sayesinde otomatik yanar. Balkonda , bahçede , pencerede , terasta kabloya gereksinim duymadan kolayca kullanabilirsiniz. Ürün Özellikleri Hareket sensörlüdür. Açma kapama tuşu vardır. Güneş enerjisi ile şarj olur. 20 adet led ışığı vardır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket İçeriği : 1 Adet Hareket Sensörlü Solar Dış Mekan Lambası&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F362" s="0" t="n">
         <v>125</v>
       </c>
       <c r="G362" s="0" t="n">
         <v>250904233140</v>
       </c>
       <c r="H362" s="0"/>
       <c r="I362" s="0" t="n">
         <v>1000</v>
       </c>
@@ -26953,51 +27373,51 @@
       </c>
       <c r="L362" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kose_solar_3.png</t>
         </is>
       </c>
       <c r="M362" s="0"/>
       <c r="N362" s="0"/>
       <c r="O362" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="0" t="n">
         <v>420</v>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
           <t>100 Led DIŞ Mekan Solar Aydınlatma Fotoselli Solar Lamba Hareket Sensörlü</t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D363" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E363" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;em&amp;gt;100 LED güneş lambası :&amp;lt;/em&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;dış mekan güneş lambası, mükemmel aydınlatma sağlayan 100 ultra-parlak LED boncuk ile donatılmıştır. Lamba doğrudan güneş ışığında 8-12 saat şarj edilebilir ve verilen vida ile monte edilebilir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;em&amp;gt;&amp;lt;strong&amp;gt;270 ° geniş açı :&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;strong&amp;gt;güneş güvenlik lambalarımız üç yerine dört tarafta tasarlanmıştır. Yükseltilmiş gece ışıklarımız yaklaşık üç kat daha fazla alanı kaplayacak. Aydınlatma açısı 270 ° 'ye kadar ulaşabilir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;em&amp;gt;&amp;lt;strong&amp;gt;120 ° sensör aralığı :&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;strong&amp;gt;yükseltilmiş hareket sensörü 120 ° aralığına kadar algılayabilir ve sensör uzunluğu size daha uzun bir indüksiyon mesafesi sağlamak için 26 feet'dir. Gece yürürken lamba size güvenlik ve kolaylık sağlayacaktır.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;em&amp;gt;3 aydınlatma modu :&amp;lt;/em&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;üç farklı mod seçebilirsiniz&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;. Mod 1: İnsan indüksiyon modu. Mod 2: İnsan etkileşimi + hafif mod. Mod 3: hafif mod. 1 saniye boyunca üstteki düğmeye basarak modu değiştirebilirsiniz.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;em&amp;gt;&amp;lt;strong&amp;gt;Su geçirmez IP65 ve enerji tasarrufu&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;amp;nbsp;:&amp;amp;nbsp;&amp;lt;strong&amp;gt;lamba yüksek mukavemetli abs'den yapılmıştır ve kar, yağmur ve diğer aşırı hava koşullarına dayanabilir. IP65 su geçirmez ve ısı geçirmez tasarım açık, bahçe, teras avlu, güverte, şerit, vb için uygun hale getirir.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kablosuz hareket sensörü ışıkları güneş ışığı PIR hareket sensörüne sahiptir, kablo gerektirmez. Hareket 10-26 ft içinde algılandığında ışık aktive edilir. Işığın açık olduğu 30 saniye boyunca başka bir hareket algılanmazsa, ışık söner. Sağlanan vidalarla güneş enerjili duvar ışıklarını takın ve 7-9 saat boyunca doğrudan güneş ışığı altında tamamen şarj edin. Önerilen optimum kurulum yüksekliği: 6-14 ft.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;em&amp;gt;&amp;lt;strong&amp;gt;Çeşitli avantajlar:&amp;lt;/strong&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;strong&amp;gt;100LEDs güneş su geçirmez dört taraflı insan vücudu indüksiyon duvar lambası kullanımı kolaydır. Gösterge lambası görüntüleme fonksiyonu eklenir. Enerji tasarrufu, çevre koruma, dayanıklı, kullanımı kolaydır. Buna ek olarak, uzun ömürlü, düşük arıza onarım oranı, yüksek radyasyonsuz stabilite, basit kurulum (ürünü açık güneş parlayan duvarda sabitlemek için sadece iki vida), akıllı ışık indüksiyon kontrolü, ayar yok, vb.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm48590804/57513aef-21ba-4aca-81e4-e3de87b0122d.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F363" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G363" s="0" t="n">
         <v>250904233501</v>
@@ -27026,51 +27446,51 @@
           <t>https://www.realtoptan.com/image/catalog/resimler/dortlu4.jpg</t>
         </is>
       </c>
       <c r="N363" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/dortlu5.jpg</t>
         </is>
       </c>
       <c r="O363" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="0" t="n">
         <v>421</v>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
           <t>Güneş Enerjili Bahçe Aydınlatması Aplik Dekor Solar Ve Sensörlü Bahçe Balkon ve Garaj Lambası</t>
         </is>
       </c>
       <c r="C364" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D364" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E364" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h1&amp;gt;Güneş Enerjili Bahçe Aydınlatması Aplik Dekor Solar Ve Sensörlü Bahçe Balkon ve Garaj Lambası&amp;lt;/h1&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Teknik Detaylar:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pil Kapasitesi&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: 1800 mAh yüksek kapasiteli pil ile donatılmış&amp;amp;nbsp;tır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Görü&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;ş&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Açısı&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: 120 derecelik geniş&amp;amp;nbsp;görüş&amp;amp;nbsp;açısı.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Aydınlatma Süresi&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Tamş&amp;amp;nbsp;arj ile 6-8 saate kadar aydınlatma.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sensör Algılama Mesafesi&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: 5-8 metre arası geniş&amp;amp;nbsp;algılama alanı.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Enerji Alımı&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Yüksek verimli solar panel ile enerji alımı.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Su ve Ya&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;ğ&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;mur Dayanıklılı&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;ğ&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;ı&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: IP65 su geçirmezlik sertifikası.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Otomatik Açılma&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Hareket algılandığ&amp;amp;nbsp;ında otomatik açılma özelliği.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çok Fonksiyonlu Kullanım&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Cafe ve Çay Bahçeleri, Teraslar, Bahçeler, Tüm Dış&amp;amp;nbsp;Mekanlar ve Garaj Kapısı Önleri için ideal.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Estetik ve&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;strong&amp;gt;Ş&amp;lt;/strong&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;ık Tasarım&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Her çevreye uyum sağ&amp;amp;nbsp;layan modern görünüm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Ölçüleri&amp;amp;nbsp;&amp;lt;/strong&amp;gt;: Geniş&amp;amp;nbsp;lik 120 mm, yükseklik 170 mm, derinlik 58 mm.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://static.ticimax.cloud/cdn-cgi/image/width=1260,quality=99/59347//uploads/editoruploads/u-44-dkh-dul-02-hb1-9-1000x1000.png&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
@@ -27098,91 +27518,91 @@
 &amp;lt;p&amp;gt;????Estetik Tasarım: Şık ve modern tasarımıyla bu lamba, her türlü dış mekan alanına sofistike bir görünüm katar. Gerek giriş yollarında gerek bahçe duvarlarında, estetik ve işlevsel bir aydınlatma çözümü sunar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://static.ticimax.cloud/cdn-cgi/image/width=1260,quality=99/59347//uploads/editoruploads/u-44-dkh-dul-02-hb1-6-1000x1000.png&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;✨Güneşin Enerjisini Aydınlığa Dönüştürün!&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;????Evrensel enerji güneşi kullanarak evinizi, bahçenizi ya da iş yerinizi aydınlatmaya ne dersiniz? Yüksek kapasiteli 1800 mAh pili ile 6-8 saat kesintisiz aydınlatma sunan bu Solar Duvar Lambası, sadece enerji tasarrufu değil, aynı zamanda çevre dostu bir çözüm arayanlar için idealdir.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;????️Yağmur ya da fırtına gibi dış mekan koşullarına karşı IP65 su geçirmezlik sertifikasına sahip olan bu lamba, zorlu iklim şartlarına karşı dayanıklıdır. Hem fonksiyonel hem de estetik bir tasarıma sahip bu ürün, herhangi bir dış mekan alanına zarif ve modern bir dokunuş katar.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;????Kurulumu son derece basit olan bu lambayı, evinizin dış duvarına, garajınıza ya da bahçe yollarına kolayca monte edebilirsiniz. Ürünün boyutları ideal ölçülerde olup (Genişlik: 120 mm, Yükseklik: 170 mm, Derinlik: 58 mm), herhangi bir yerde rahatça kullanabilirsiniz.&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu Solar Duvar Lambası ile güneşin sınırsız enerjisini,&amp;amp;nbsp;????gece boyunca sürecek bir aydınlığa dönüştürün. Bugün enerji verimli ve şık çözümlerimizle tanışın, dış mekanlarınızda fark yaratın!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F364" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G364" s="0" t="n">
         <v>250904233834</v>
       </c>
       <c r="H364" s="0"/>
       <c r="I364" s="0" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J364" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ampul_solar_1.png</t>
         </is>
       </c>
       <c r="K364" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ampul_solar_3.png</t>
         </is>
       </c>
       <c r="L364" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ampul_solar_2.png</t>
         </is>
       </c>
       <c r="M364" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ampul_solar_4.png</t>
         </is>
       </c>
       <c r="N364" s="0"/>
       <c r="O364" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="0" t="n">
         <v>422</v>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
           <t>2 Adet Modern Solar Çift Taraflı Aplik Güneş Enerjili Aydınlatma Dekorasyon Duvar Lamba</t>
         </is>
       </c>
       <c r="C365" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D365" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E365" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2Adet Modern Solar Çift Taraflı Aplik Güneş Enerjili Aydınlatma Dekorasyon Duvar Lamba Gün Işığı Modern ve Şık görüntüsüyle Harika bir dekoratif aydınlatma ürünüdür. 2 Adet gönderilecektir. Güneş Enerjisi ile çalışmaktadır. Dış Cephe , Balkon, Bahçe , Dış mekan , Merdiven peyzaj alanı gibi alanlarınızı Elektriğe ihtiyaç duymadan zenginleştirerek keyifli bir ortam oluşturabilirsiniz. Kullanacağınız alanda ana ışık kaynağı olarak düşünmemelisiniz , daha çok modern dekoratif bir tasarım ürünüdür. Güneş ışığını alarak şarj olur ve karanlık olunca sarı renkte yanar. Tasarımı sayesinde IP65 dış koşullara karşı dayanıklıdır , su geçirmez. mağazamızın göndereceği ürün görseldeki gibidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Işık kaynağı: 2 LED SMD lamba yuvası (yukarı ve aşağı ışık)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Şarj süresi: 6 saatten fazla , anahtarı ve güneşi açın&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pil: 600Mah Ni-MH pil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Açık renk: sıcak ışık,Gün Işığı renkli ışık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;GÜNEŞ PANELI: 2V/200ma GÜNEŞ PANELI&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Malzeme ABS plastik + PC (korozyon önleyici)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aydınlatma süresi: tam olarak şarj olduğunda 8 saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Açık gövde rengi: siyah&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürün Ölçüleri : 23 x 60 x 80 mm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F365" s="0" t="n">
         <v>150</v>
@@ -27206,51 +27626,51 @@
       </c>
       <c r="L365" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ikili3.jpg</t>
         </is>
       </c>
       <c r="M365" s="0"/>
       <c r="N365" s="0"/>
       <c r="O365" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="0" t="n">
         <v>423</v>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
           <t>Şarjlı 10 Metre Ledli Şarj Göstergeli 8 Işık Modlu Hareketli Ve Flaşör Modlu Kamp Lambası Led Işık</t>
         </is>
       </c>
       <c r="C366" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D366" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E366" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sarı Işık ve RGB Renkli Işık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;8Işık Modu&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;10m Led Şerit&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sabit Askı ( Çadır Lambası - Kamp Lambası Özelliği )&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Acil durumlarda telefonunuzu çok az şarj edip acil ihtiyaçlarınızı girerebilirsiniz. ( Acil durumlar içindir, powerbank verimi alamazsınız )&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ledli Şarj Göstergesi&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;18650 Pil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;USB Output&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;5V Type C Kablo ile şarj olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Input: 5V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Output: 5V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çok fonksiyonlu bu ürünü led şerit içerisinde sarılıyken sabit askı ile asılarak aydınlatma lambası olarak, ya da 10 m şeridi dilediğiniz boyda çekerek dilediğiniz uzunlukta ve renkte şerit led olarak kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aç/Kapa tuşuna basıldığında tüm ledler sırasıyla 8 modda yanar:&amp;lt;/p&amp;gt;
@@ -27293,200 +27713,200 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit1.png</t>
         </is>
       </c>
       <c r="N366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit2.png</t>
         </is>
       </c>
       <c r="O366" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="0" t="n">
         <v>424</v>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
           <t>Yıldız Perde LED Çapraz</t>
         </is>
       </c>
       <c r="C367" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D367" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E367" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;YILDIZ PERDE LED&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yıldız Perde Led, dekoratif ve şık bir aydınlatma çözümü sunar. Özellikle yılbaşı, özel günler, partiler ve ev dekorasyonlarında kullanıma uygundur. 3 metre uzunluğunda ve yıldız tasarımıyla dikkat çeken bu LED perde, mekana sıcak ve samimi bir atmosfer kazandırır. Sarı ışık rengi, ortamınıza estetik bir dokunuş sağlar.&amp;amp;nbsp;Kullanımı son derece kolay olan bu ürün, pencereler, duvarlar veya diğer düz yüzeylere hızlı bir şekilde monte edilebilir. Düşük enerji tüketimi ve uzun ömürlü LED'leri sayesinde hem tasarruflu hem de çevre dostudur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;1 adet Yıldız Perde Led&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F367" s="0" t="n">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="G367" s="0" t="n">
         <v>250904235230</v>
       </c>
       <c r="H367" s="0"/>
       <c r="I367" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J367" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/capraz1.jpg</t>
         </is>
       </c>
       <c r="K367" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/capraz2.jpg</t>
         </is>
       </c>
       <c r="L367" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/capraz3.jpg</t>
         </is>
       </c>
       <c r="M367" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/capraz4.jpg</t>
         </is>
       </c>
       <c r="N367" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/capraz5.jpg</t>
         </is>
       </c>
       <c r="O367" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="0" t="n">
         <v>425</v>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
           <t>UV Işık Teknolojili Güçlü Motorlu Yatak Temizleme Cihazı - %99,9 Akar Giderme Özelliği ile</t>
         </is>
       </c>
       <c r="C368" s="0" t="inlineStr">
         <is>
-          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ|OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D368" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E368" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Açıklama:&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yatak temizliği için özel olarak tasarlanmış bu gelişmiş&amp;amp;nbsp; temizlik cihazı, UV ışık teknolojisi sayesinde bakterileri, böcekleri ve akarları %99,9 oranında etkili bir şekilde uzaklaştırır. Güçlü motoru sayesinde yatağın derinliklerine kadar inerek tüm kir ve tozları içine çeker, yataklarınızı tertemiz yapar. Farklı kullanım alanlarına uygun olarak tasarlanmıştır; peluş oyuncaklar, kanepeler ve hatta giysilerde de kullanılabilir. Cihazın ince filtreleme sistemi, büyük toz parçalarını bile etkili bir şekilde hapseder. Ergonomik tasarımı ve kompakt boyutları sayesinde kullanımı son derece kolaydır.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;h3&amp;gt;Avantajlar:&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;UV Işık Teknolojisi: Bakteri ve akarları %99,9 oranında yok eder.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Güçlü Motor: Yatağın derinliklerine kadar temizlik sağlar.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Çok Yönlü Kullanım: Yatak, peluş oyuncak, kanepe ve giysiler için ideal.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;İnce Filtrasyon Sistemi: Büyük toz parçalarını etkili şekilde filtreler.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kompakt ve Ergonomik Tasarım: Kolay kullanım ve saklama.&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;h3&amp;gt;Teknik Özellikler:&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Boyutlar: 24.5 cm x 28.5 cm&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Toz Haznesi Kapasitesi: 185 ml&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Frekans: Yüksek frekanslı çekme gücü&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;&amp;lt;strong&amp;gt;Filtreleme Sistemi: İnce toz ve büyük partiküller için çift katmanlı filtre&amp;lt;/strong&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Bu cihaz, yataklarınızı ve diğer yüzeylerinizi mikrobiyolojik olarak temiz tutarak, size ve ailenize sağlıklı bir yaşam alanı sunar. Satın alarak, yatağınızdaki görünmeyen tehlikelerden kurtulun ve daha sağlıklı bir uyku ortamı yaratın.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F368" s="0" t="n">
         <v>700</v>
       </c>
       <c r="G368" s="0" t="n">
         <v>250904235546</v>
       </c>
       <c r="H368" s="0"/>
       <c r="I368" s="0" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J368" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mite-1.png</t>
         </is>
       </c>
       <c r="K368" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mite-2.png</t>
         </is>
       </c>
       <c r="L368" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mite-3.png</t>
         </is>
       </c>
       <c r="M368" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mite-4.png</t>
         </is>
       </c>
       <c r="N368" s="0"/>
       <c r="O368" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="0" t="n">
         <v>426</v>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
           <t>4 Başlıklı 6 Kademeli Titreşimli Şarjlı Mini Masaj Aleti</t>
         </is>
       </c>
       <c r="C369" s="0" t="inlineStr">
         <is>
-          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ|Yeni Ürünler</t>
+          <t>KİŞİSEL BAKIM|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D369" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E369" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3 style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#484848&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;Masaj Tabancası Şarj Edilebilir 4 Masaj Başlıklı Titreşimli Küçük Masaj Aleti&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/h3&amp;gt;
 &amp;lt;h3&amp;gt;&amp;lt;span style=&amp;quot;font-size:inherit&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#484848&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:x-large&amp;quot;&amp;gt;Masaj Tabancası Şarj Edilebilir 4 Masaj Başlıklı Titreşimli&amp;amp;nbsp; Küçük Masaj Aleti&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/h3&amp;gt;
 &amp;lt;p style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#484848&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;Kas yorgunluğunu gidermek ve sağlamak için ideal!&amp;amp;nbsp;&amp;lt;strong&amp;gt;Titreşimli Masaj Tabancası&amp;lt;/strong&amp;gt;, 4 farklı masaj başlığı ve taşınabilir tasarımıyla günlük ihtiyaçlarınıza uygun bir çözüm sunar. Kompakt boyutu sayesinde her yerde kullanılabilir, hafifletir ve vücudunuzu rahatlatır.&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;h4 style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#484848&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/h4&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;4 Farklı Masaj Başlığı:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kaslarınızı hedefleyen özel başlıklar ile vücudunuzun farklı bölgelerine uyum sağlar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Titreşim Teknolojisi:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kas ağrısını azaltmak, dolaşımı artırmak ve gerginliği gidermek için etkili titreşim sağlar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Şarj Edilebilir Tasarım:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kablosuz kullanım sunar; şarj edilebilir pili ile uzun süreli performans sağlar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Kompakt ve Hafif:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kolay taşınabilir yapısıyla evde, ofiste veya seyahatte rahatça kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Sessiz Çalışma:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Düşük ses seviyesi ile konforlu bir kullanım deneyimi sunar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;h4 style=&amp;quot;text-align:start&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-size:14px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#484848&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;font-family:-apple-system,BlinkMacSystemFont,Arial,Roboto,Oxygen,Ubuntu,Cantarell,&amp;amp;quot;Fira Sans&amp;amp;quot;,&amp;amp;quot;Droid Sans&amp;amp;quot;,&amp;amp;quot;Helvetica Neue&amp;amp;quot;,sans-serif&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;background-color:#ffffff&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;Avantajları:&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/h4&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;Kas ağrılarınızı hafifletir ve vücudu rahatlatır.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;Spor sonrası toparlanmayı hızlandırır.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;font-family:Arial Nova&amp;quot;&amp;gt;ve gerginliği azaltır.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
@@ -27534,51 +27954,51 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/masajtab7.png</t>
         </is>
       </c>
       <c r="N369" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/masajtab1(2).png</t>
         </is>
       </c>
       <c r="O369" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="0" t="n">
         <v>427</v>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
           <t>Seyahat Boyun Yastığı Comfort Ortopedik Seyahat Yastığı</t>
         </is>
       </c>
       <c r="C370" s="0" t="inlineStr">
         <is>
-          <t>OTO AKSESUARLARI|Yeni Ürünler</t>
+          <t>OTO AKSESUARLARI</t>
         </is>
       </c>
       <c r="D370" s="0" t="inlineStr">
         <is>
           <t>OTO AKSESUARLARI</t>
         </is>
       </c>
       <c r="E370" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;table&amp;gt;
 	&amp;lt;thead&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;th&amp;gt;Ürün Özellikleri&amp;lt;/th&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/thead&amp;gt;
 	&amp;lt;tbody&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Malzeme/Materyal:&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;Elyaf&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
 			&amp;lt;td&amp;gt;Ölçü:&amp;lt;/td&amp;gt;
 			&amp;lt;td&amp;gt;29x27 cm&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 		&amp;lt;tr&amp;gt;
@@ -27628,50 +28048,272 @@
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb2.png</t>
         </is>
       </c>
       <c r="L370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb3.jpg</t>
         </is>
       </c>
       <c r="M370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb4.jpg</t>
         </is>
       </c>
       <c r="N370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb5.png</t>
         </is>
       </c>
       <c r="O370" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="0" t="n">
+        <v>428</v>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>3 Metre Perde Led Işık - 8 Modlu Kalp ve LOVE Figürlü Dekoratif Animasyonlu Led</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+        </is>
+      </c>
+      <c r="D371" s="0" t="inlineStr">
+        <is>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+        </is>
+      </c>
+      <c r="E371" s="0" t="inlineStr">
+        <is>
+          <t>&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Evinize Işıltı, Anlarınıza Sıcaklık Katın!&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;p&amp;gt;Modern dekorasyonun en romantik haliyle tanışın. &amp;lt;strong&amp;gt;CALIBURN&amp;lt;/strong&amp;gt; güvencesiyle sunulan Kalp ve &amp;quot;LOVE&amp;quot; figürlü perde led ışık, yaşam alanlarınıza saniyeler içinde büyüleyici bir ambiyans katar. İster salonunuzda huzurlu bir akşam geçirin, ister yatak odanızda romantik bir atmosfer yaratın; bu özel tasarım her köşeye uyum sağlar.&amp;lt;/p&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Öne Çıkan Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Zengin Görünüm:&amp;lt;/strong&amp;gt; 3 metre genişliğindeki perde formuyla geniş alanları kolayca kaplar. Alt kısımdaki parlak kalp figürleri ve ışıklı &amp;quot;LOVE&amp;quot; harfleriyle eşsiz bir görsel şölen sunar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pratik Kullanım (220V):&amp;lt;/strong&amp;gt; Pil değiştirme derdi yok! Doğrudan fişe takılarak çalışır, kesintisiz ve güçlü aydınlatma sağlar.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;8 Farklı Işık Modu:&amp;lt;/strong&amp;gt; Üzerindeki kontrolcü sayesinde sabit yanma, yavaş dalgalanma veya hızlı yanıp sönme gibi 8 farklı animasyon arasından modunuza uygun olanı seçebilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Sıcak Sarı (Gün Işığı) Tonu:&amp;lt;/strong&amp;gt; Göz yormayan, samimi ve davetkar bir sıcak sarı ışık rengine sahiptir.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Çok Amaçlı Dekorasyon:&amp;lt;/strong&amp;gt; Yılbaşı, doğum günü, yıldönümü, sevgililer günü veya günlük balkon/pencere dekorasyonu için mükemmel bir seçimdir.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Teknik Detaylar:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uzunluk:&amp;lt;/strong&amp;gt; 3 Metre&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sıcak Sarı (Warm White)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt; 220V Fişli (Standart Priz)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Figürler:&amp;lt;/strong&amp;gt; Kalp ve LOVE Harfleri&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanı:&amp;lt;/strong&amp;gt; İç mekan ve kapalı dış mekan (Balkon, Teras)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 Adet 8 Modlu Kalp ve LOVE Detaylı Perde Led Işık.&amp;lt;/p&amp;gt;
+&amp;lt;blockquote&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Hemen sipariş verin, yaşam alanınızdaki değişimi hissedin!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
+&amp;lt;/blockquote&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+</t>
+        </is>
+      </c>
+      <c r="F371" s="0" t="n">
+        <v>300</v>
+      </c>
+      <c r="G371" s="0" t="n">
+        <v>260410222628</v>
+      </c>
+      <c r="H371" s="0"/>
+      <c r="I371" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J371" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/love1.png</t>
+        </is>
+      </c>
+      <c r="K371" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/love2.png</t>
+        </is>
+      </c>
+      <c r="L371" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/love3.png</t>
+        </is>
+      </c>
+      <c r="M371" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/love4.png</t>
+        </is>
+      </c>
+      <c r="N371" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/love5.png</t>
+        </is>
+      </c>
+      <c r="O371" s="0" t="inlineStr">
+        <is>
+          <t>0.00kg</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="0" t="n">
+        <v>429</v>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>3 Metre 10 Toplu Perde LED Işık - Gün Işığı Şeffaf Dekoratif Aydınlatma - 8 Fonksiyonlu Led</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|Yeni Ürünler</t>
+        </is>
+      </c>
+      <c r="D372" s="0" t="inlineStr">
+        <is>
+          <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
+        </is>
+      </c>
+      <c r="E372" s="0" t="inlineStr">
+        <is>
+          <t>&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;Yaşam Alanınıza Sihirli Bir Dokunuş: Caliburn 10 Toplu Perde LED Aydınlatma&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;p&amp;gt;Evinizin atmosferini anında değiştirecek, modern ve zarif bir dokunuş arıyorsanız &amp;lt;strong&amp;gt;Caliburn Perde LED&amp;lt;/strong&amp;gt; tam size göre! Şık tasarımı ve huzur veren sıcak sarı ışığıyla sadece bir aydınlatma değil, yaşam alanınızın en dikkat çekici dekorasyon parçası olacak.&amp;lt;/p&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;✨ Öne Çıkan Özellikler:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Premium Tasarım:&amp;lt;/strong&amp;gt; 3 metre genişliğindeki şeffaf kablo üzerinde, içleri minik kristal LED’lerle dolu &amp;lt;strong&amp;gt;10 adet dekoratif büyük top&amp;lt;/strong&amp;gt; küre yer alır.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;8 Farklı Işık Modu:&amp;lt;/strong&amp;gt; Üzerindeki kontrol kumandası sayesinde sabit yanma, yavaş geçiş, flaş gibi 8 farklı mod arasından ruh halinize en uygun olanı seçebilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kolay Kurulum ve Kullanım:&amp;lt;/strong&amp;gt; 220V priz ile çalışır; pil değiştirme derdi biter. Eklemeli dişi-erkek soket yapısı sayesinde birden fazla ürünü birbirine bağlayarak geniş alanları aydınlatabilirsiniz.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Homojen Gün Işığı:&amp;lt;/strong&amp;gt; Gözü yormayan, sıcak sarı (warm white) ışığıyla salon, yatak odası, çocuk odası veya balkonlarda premium bir ambiyans yaratır.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;????️ Kullanım Alanları:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pencere ve Perde Dekoru:&amp;lt;/strong&amp;gt; Salonunuzda boydan boya şık bir ışık şelalesi oluşturun.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Özel Günler:&amp;lt;/strong&amp;gt; Doğum günü, nişan, yılbaşı ve davet organizasyonlarınızda büyüleyici bir arka plan hazırlayın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Yatak Odası:&amp;lt;/strong&amp;gt; Başlık arkasında kullanarak romantik ve huzurlu bir uyku ortamı tasarlayın.&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;h3&amp;gt;&amp;lt;strong&amp;gt;???? Teknik Bilgiler:&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
+&amp;lt;ul&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Genişlik:&amp;lt;/strong&amp;gt; 3 Metre&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Top Sayısı:&amp;lt;/strong&amp;gt; 10 Adet (İçleri LED’li şeffaf küre)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Gün Işığı / Sarı&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Güç:&amp;lt;/strong&amp;gt; 220V (Prizli kullanım)&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+	&amp;lt;li&amp;gt;
+	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Bağlantı:&amp;lt;/strong&amp;gt; Çoklu kullanıma uygun eklenebilir soket sistemi&amp;lt;/p&amp;gt;
+	&amp;lt;/li&amp;gt;
+&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 Adet 10 Toplu Perde LED Işık Sistemi.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
+</t>
+        </is>
+      </c>
+      <c r="F372" s="0" t="n">
+        <v>350</v>
+      </c>
+      <c r="G372" s="0" t="n">
+        <v>260410224724</v>
+      </c>
+      <c r="H372" s="0"/>
+      <c r="I372" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J372" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topingo-1.png</t>
+        </is>
+      </c>
+      <c r="K372" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topingo-2.png</t>
+        </is>
+      </c>
+      <c r="L372" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topingo-3.png</t>
+        </is>
+      </c>
+      <c r="M372" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topingo-4.png</t>
+        </is>
+      </c>
+      <c r="N372" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/topingo-5.png</t>
+        </is>
+      </c>
+      <c r="O372" s="0" t="inlineStr">
+        <is>
+          <t>0.00kg</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>