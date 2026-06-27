--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -3033,51 +3033,51 @@
           <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;Evinizin balkonunda, Bahçenizde rahatça kullanabileceğiniz, yerden tasarruf edebileceğiniz mükemmel bir ürün sizleri bekliyor:&amp;amp;nbsp;Tabancalı Uzayan Hortum Expandable Hose!&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Hortum sorununa çare olan, son teknoloji ürünü, dayanıklı, pratik, hafif kendi uzunluğunun 3 katı uzunluğa erişebilen mükemmel bir üründür.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;Kıvrılmaz, dolaşmaz, yer kaplamaz özelliğiyle çok kullanışlıdır.&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Kendi uzunluğunun 3 katı uzamasını bekledikten sonra park, bahçe, araç, balkon, yat, tekne gibi yerlerde rahatlıkla kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;Standart tip hortumların yaratmış olduğu dağınıklık, karışıklık gibi sorunlar ile karşı karşıya olanlar için özel olarak tasarlanan esnek yapıya sahip bu hortum çileden çıkartan bahçe hortumlarından sizi kurtaracak.&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Ürün Özellikleri:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; list-style: none; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Dayanıklı, sağlam, hafif malzemeden imal edilmiştir.&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Esnek yapıya sahip son teknoloji sulama hortumu.&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Eski hortumuzunun yaratmış olduğu dağınıklık, karışıklık gibi duramlardan kurtulmanızda en pratik yardımcınız olacaktır.&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;İşiniz bittiğinde tek yapmanız gereken musluğu kapatıp Uzayan Tabancalı Hortum Expandable Hose 30 Metrenin kendi kendine kısalmasını bekleyip evinizin, deponuzun bir köşesine saklamak olacaktır.&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Kullanma Talimatları:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; list-style: none; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Uzayan Tabancalı Hortum Expandable Hose 30 Metrenin kullanımı çok kolaydır.&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Tek yapmanız gereken Uzayan Tabancalı Hortum Expandable Hose 30 Metre uzayan hortumun su giriş ucunu musluğunuza takıp suyu açmak, su basınçı ile uzamasını beklemek olacaktır.&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Sulama işiniz bittikten sonra tek yapmanız gereken sulama ucunda bulanan fıskiye başlığını açık konumda bırakıp suyun hortumun içerisinden çıkıp eski haline dönmesini beklemek olacaktır.&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Ürün Ölçüsü:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; list-style: none; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Küçük Hali: 10 metre&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;Büyük Hali: 30 metre&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;ul style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; list-style: none; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;1 Adet Tabancalı&amp;amp;nbsp;Uzayan Hortum Expandable Hose 30 Metre&amp;lt;/li&amp;gt;&amp;lt;li style=&amp;quot;margin: 5px 0px; padding: 0px; line-height: 16.1px; max-width: 100%; width: auto !important; list-style: none !important;&amp;quot;&amp;gt;1 Adet Uzayan Tabancalı Hortum Expandable Hose Tabancası&amp;lt;/li&amp;gt;&amp;lt;/ul&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; font-size: 14px; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto !important;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto !important;&amp;quot;&amp;gt;Not:Ürün renkleri karışık olarak gönderilecektir.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;</t>
         </is>
       </c>
       <c r="F43" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G43" s="0" t="n">
         <v>38383800726</v>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I43" s="0" t="n">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/30-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-5242.jpg</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/30-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-1150.jpg</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/30-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-9536.jpg</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/30-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-9280.jpg</t>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/30-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-1419.jpg</t>
         </is>
@@ -8815,51 +8815,51 @@
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;200 &amp;amp;nbsp;x &amp;amp;nbsp;200 &amp;amp;nbsp;x &amp;amp;nbsp;135 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F121" s="0" t="n">
         <v>800</v>
       </c>
       <c r="G121" s="0" t="n">
         <v>38383800401</v>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I121" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="N121" s="0"/>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -11834,51 +11834,51 @@
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;&amp;quot; src=&amp;quot;https://n11scdn3.akamaized.net/a1/org/01/18/78/28/IMG-8547972989652440313.jpg&amp;quot; style=&amp;quot;height:auto !important; margin:0px; max-width:100%; padding:0px; position:relative&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;Beyaz led ışıklı ürün çekim çadırı ile çok kısa bir sürede fotoğraf çekimleri için mükemmel bir zemin oluşturabilirsiniz. Fotoğraf meraklısı, sanatçı, online ürün satıcı, profesyonel fotoğrafçı ve ürün reklamı yapan kişi ve firmalar için tasarlanmış özel bir üründür.&amp;lt;br /&amp;gt;
 Takı, aksesuar, oyuncak, saat ve aklınıza gelen diğer nesneler gibi küçük ürünlerin hızlı ve kolay şekilde fotoğrafının çekilmesini sağlar.&amp;lt;br /&amp;gt;
 Katlanır manyetik devre yapısı ve yerleşik beyaz Çift sıra LED ışıkları sayesinde gerekli maksimum aydınlatmayı sağlarsınız. Bu sayede fotoğraflarınızda gölge ve yansımalar önlenir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Ürün Rengine göre farklı 2 Arka panel renklerinden uygun olanı seçebilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;h3 style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Paket İçeriği&amp;lt;/strong&amp;gt;&amp;lt;/h3&amp;gt;
 &amp;lt;p&amp;gt;1 Adet Ana Stüdyo Kutusu&amp;lt;br /&amp;gt;
 2 Adet Arka Panel (Siyah, Beyaz)&amp;lt;br /&amp;gt;
 1 Adet Taşıma Çantası&amp;lt;br /&amp;gt;
 1 Adet USB Micro Kablo&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F162" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G162" s="0" t="n">
         <v>221003220424</v>
       </c>
       <c r="H162" s="0"/>
       <c r="I162" s="0" t="n">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cadır-1.png</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cadır-2.png</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cadır-3.png</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cadır-4.png</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cadır-6.png</t>
         </is>
@@ -12464,51 +12464,51 @@
 &amp;lt;div class=&amp;quot;report-abuse-container&amp;quot; style=&amp;quot;align-items:center; cursor:pointer; display:flex; height:24px; justify-content:center; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;Geri Bildirim Ver&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Şişme araba koltuğu yatağı (araç pompası hediyeli şişme araba koltuğu yatağı (araç pompası hediyeli), fonksiyonel özelliği ile kullanışlılık vadeder. Dört kişilik araçlar için uygun olan araba yatağı, kompakt özelliği ile az yerde kolaylıkla saklanır. Şişirilerek kullanıma hazır hale gelen yatak için araç pompası hediye olarak verilir. Koltukları kolaylıkla yatağa çeviren tasarım, uzun yolculuklar için idealdir. Yalnız araç içinde değil havuzda, piknikte, tatilde, kampta kullanılabilen modern tasarım üzerinde bir de yastık bulundurur. Hem yetişkinler hem de çocuklar için uygundur. Gri rengi ile araç koltuklarına uyumludur. Yalnızca iki dakika içinde şişirilerek kullanıma hazır hale gelir. Şişme yatak koltukların arasına tam olarak yerleştirildiğinde araç sarsıntısının hissedilmesini de azaltarak uyku konforunu artırır. Dilediğinizde yatak, açık alanlarda koltuk olarak kullanabileceğiniz ürün ters çevrildiğinde sırt desteği olan oturma alanları hazırlar. Şişme özellik ürünün su üzerinde batmasını engeller ve deniz yatağı olarak kullanılan tasarım çok işlevli olarak sınıflandırılır. Tüm otomobiller için uygun ölçülerde olan özel yatak, 83 cm genişliğinde, 43 cm yüksekliğinde ve 135 cm genişliğindedir. Tek veya iki kişi kullanılabilecek yatak, dayanıklılığı ile yıllar boyu tatillerinize eşlik edebilir. Ürün kirlendiğinde nemli bir bez yardımıyla silinebilir. Yumuşak dokusu ile direkt kullanıma uygun olan yatağın üzerine istek halinde çarşaf veya nevresim serilebilir. Kullanıcılar dilerlerse ek yastık ve yorgan kullanabilir. Şişme araba koltuğu ile rahat yolculuklar koltukların arasına tam olarak yerleşir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tüm araçlara uygundur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hem yetişkin hem de çocuklar kullanabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kısa sürede şişirilerek kullanıma hazır hale gelir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Araç sarsıntısını azaltarak konforlu uykular sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Araçta uykuyu keyfe dönüştürün boyutlar: 83 cm, 43 cm, 135 cm'dir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Birkaç dakikada şişirilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Arka koltuklar için tasarlanmıştır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hem koltuk hem de yatak olarak kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Deniz yatağı kullanımı mevcuttur.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F171" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G171" s="0" t="n">
         <v>221018150853</v>
       </c>
       <c r="H171" s="0"/>
       <c r="I171" s="0" t="n">
-        <v>497</v>
+        <v>0</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-1.jpeg</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gri1.jpeg</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-2.jpeg</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gri-5.png</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-5.png</t>
         </is>
@@ -13320,51 +13320,51 @@
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Elektrikli Törpü Manikür Pedikür Seti&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Elektrikli 9v tırnak törpü seti manikür ve pedikür işlemlerinde kullanabileceğiniz mini el motoru seti. Ürün yanında gelen adaptörü prize takarak kolay bir şekilde kullanabilirsiniz. Ürün üzerinde hız artırımı ve açma kapama için kullanılan bir volume ayar düğmesi bulunmaktadır. Uç değişimi yaparken ürünün çalışır durumda olmadığından ve fişten çekili olduğundan emin olunuz. Uç kısımdaki düğmeye basılı tutup, uçların takılacağı kısmı çevirip gevşetmeniz gerekir. Uçların girebileceği kadar açtıktan sonra, ucu takıp sıkmanız gerekmektedir. Ürünün 2. Fotoğrafında nasıl değiştirildiğini inceleyebilirsiniz. Manikür, pedikür, kalıcı oje ve protez tırnak uygulamaları için kullanılmaktadır. Set içeriği: 6ad. Zımpara ucu 6ad. Metal uç 1ad. Mini drill motor 1ad. 9v 1a adaptör&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F183" s="0" t="n">
         <v>175</v>
       </c>
       <c r="G183" s="0" t="n">
         <v>230126123147</v>
       </c>
       <c r="H183" s="0"/>
       <c r="I183" s="0" t="n">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bb.jpeg</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbb.jpg</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbbb.jpeg</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bbbbb.jpeg</t>
         </is>
       </c>
       <c r="N183" s="0"/>
       <c r="O183" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -15269,108 +15269,131 @@
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/curuf-3.png</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/curuf-4.png</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/curuf-5.png</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="n">
         <v>266</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Şarjlı 5 Başlıklı Otomatik Temizleme Fırçası </t>
+          <t>Magic Brush 5 in 1 Kablosuz Şarjlı Temizlik Fırçası | Çok Amaçlı Döner Başlıklı Elektrikli Banyo, Mutfak ve Fayans Temizleme Seti</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
+          <t>MUTFAK ÜRÜNLERİ|Yeni Ürünler</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
           <t>MUTFAK ÜRÜNLERİ</t>
         </is>
       </c>
-      <c r="D211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>&amp;lt;h3&amp;gt;Şarjlı 35 Başlıklı Otomatik Temizleme Fırçası Oto Tuvalet Lavabo Küvet Temizlik Fırçası Magic Brush&amp;lt;/h3&amp;gt;
+          <t>&amp;lt;p&amp;gt;Magic Brush 5 in 1 Kablosuz Şarjlı Temizlik Fırçası | Çok Amaçlı Döner Başlıklı Elektrikli Banyo, Mutfak ve Fayans Temizleme Seti&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Zorlu Kirleri Ovalama Derdine Son! Magic Brush ile Temizlik Artık Çok Daha Kolay ve Hızlı!&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Saatlerce süren yorucu temizliklere, çıkmak bilmeyen inatçı lekelere ve bilek ağrılarına veda edin! Magic Brush 5 in 1 Şarjlı Temizlik Fırçası, güçlü döner motoru ve özel başlıkları sayesinde evinizin her köşesinde profesyonel temizlik sağlar. İster mutfağınızdaki kurumuş yağ lekeleri olsun, ister banyonuzdaki kireç tutmuş fayanslar; bu akıllı temizlik asistanı işinizi saniyeler içinde bitirir.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Öne Çıkan Özellikler:&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;⚡ Kablosuz ve Özgür Kullanım: Gelişmiş USB şarj özelliği sayesinde prize veya uzatma kablolarına bağlı kalmadan evinizin her yerinde özgürce temizlik yapın. Uzun ömürlü bataryası, tek şarjla uzun süreli ve kesintisiz temizlik imkanı sunar.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;????️ Yüksek Devirli Döner Güç: &amp;quot;Electrically Driven&amp;quot; teknolojisi ile geliştirilen güçlü motoru, insan gücüyle çıkarılması zor olan inatçı kirleri, yağları ve kireci zahmetsizce söker atar.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;???? 5 Farklı Fonksiyonel Başlık (5 in 1 Set):&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Sert Fırça Başıkları: Fayanslar, derz araları, lavabo ve küvet gibi sert zeminlerdeki zorlu kirler için idealdir.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Yumuşak Sünger Başlık: Paslanmaz çelik lavabolar, mutfak tezgahları, ocak üstü yağlar ve çizilmeye müsait yüzeyler için mükemmeldir.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Parlatıcı/Kurulayıcı Başlıklar (Polisher): Cam, ayna, duşakabin veya fayanslarda son dokunuşu yaparak iz bırakmadan parlatır.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;???? Ergonomik ve Hafif Tasarım: Sadece saniyeler içinde takıp çıkarılabilen başlıkları ve elinize tam oturan hafif yapısıyla temizlik yaparken sizi asla yormaz.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;???? Suya Dayanıklı Yapı: Güvenli tasarımı sayesinde suyun yoğun olduğu lavabo, küvet ve duş alanlarında gönül rahatlığıyla kullanabilirsiniz. (Not: Ürünün gövdesini tamamen suya daldırmayınız).&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Nerelerde Kullanabilirsiniz?&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Mutfakta: Ocak üzerindeki yanmış yağ lekeleri, aspiratör, mutfak tezgahı ve evye temizliği.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Banyoda: Duşakabin camlarındaki su lekeleri, derz aralarındaki kararmalar, küvet ve klozet dış yüzeyleri.&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Genel Ev Temizliğinde: Pencereler, aynalar, zemin köşeleri ve hatta ayakkabı temizliği&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
-&amp;lt;ul&amp;gt;
-[...9 lines deleted...]
-&amp;lt;/ul&amp;gt;
+&amp;lt;p&amp;gt;Kutu İçeriği:&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Magic Brush Şarjlı Ana Gövde&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Gri Telli Ovalama Başlığı&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Naylon Fırça Başlığı&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Sarı Sünger Başlık&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Yeşil Sünger Başlık&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet Parlatıcı (Peluş) Başlık&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet sünger sabitleyici kanca aparat&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;1 Adet USB Şarj Kablosu&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Kullanım Tavsiyesi: En etkili sonucu almak için fırçayı yüzeye uygulamadan önce tercih ettiğiniz temizleme deterjanını yüzeye veya fırçaya sıkın. Cihazı çalıştırın ve Magic Brush'ın kiri sizin yerinize söküp atmasını izleyin!&amp;lt;/p&amp;gt;
+&amp;lt;p&amp;gt;Hemen sipariş verin, kendinize veya sevdiklerinize zaman hediye edin. Ev işlerinde yeni yardımcınız Magic Brush ile temizliğin keyfini çıkarın!&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F211" s="0" t="n">
-        <v>170</v>
+        <v>250</v>
       </c>
       <c r="G211" s="0" t="n">
         <v>230611164943</v>
       </c>
       <c r="H211" s="0"/>
       <c r="I211" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fır1.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/slayt/f1.jpeg</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fır3.jpg</t>
+          <t>https://www.realtoptan.com/image/catalog/slayt/f4.jpeg</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>https://www.realtoptan.com/image/catalog/resimler/fır2.jpg</t>
-[...3 lines deleted...]
-      <c r="N211" s="0"/>
+          <t>https://www.realtoptan.com/image/catalog/slayt/f3.jpeg</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/slayt/f2.jpeg</t>
+        </is>
+      </c>
+      <c r="N211" s="0" t="inlineStr">
+        <is>
+          <t>https://www.realtoptan.com/image/catalog/slayt/f5.jpeg</t>
+        </is>
+      </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="n">
         <v>267</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Sese Duyarlı Ekolayzer 32 Led 8 Mod 18 Renk Çubuk Led</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
@@ -17602,51 +17625,51 @@
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Güneş Enerjili Solar Lamba Bahçe Aydınlatması - 10'lu Plastik solar aydınlatma -&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;Herhangi bir kurulum gerektirmez, güneşi görebilecek herhangi bir alana saplayın ve havanın kararmasını bekleyin. Yol kenarlarına hizalayıcı olarak da kullanılmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1x Beyaz led ışık Toplam yükseklik 36cm Panel çapı 4.5cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güneş ışığıyla içindeki pili şarj eder Hava karardığında solar aydınlatma otomatik olarak devreye girer.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Piller ürüne dahildir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarj süresi güneş ışığında 6-8 saattir Işığın yanma süresi coğrafi konum ve hava koşullarına bağlı olarak farklılık gösterebilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yaklaşık 6-8 saat süresince ışık verir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Uyarı Pillerin daha verimli şarj olması için güneş panelinin temiz tutulması gerekmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güneş ışığı alan alanlarda kullanılmalıdır&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F240" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G240" s="0" t="n">
         <v>231114165902</v>
       </c>
       <c r="H240" s="0"/>
       <c r="I240" s="0" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/10-solar-1.png</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/10-solar-2.png</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/10-solar-3.png</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kkk.jpg</t>
         </is>
       </c>
       <c r="N240" s="0"/>
       <c r="O240" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -17864,51 +17887,51 @@
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;6'lı&amp;amp;nbsp; Çelik Metal Gold Kaplama Viski Taşı Soğutma Buz Küpü Çelik Buz Küpleri Metal Soğutma Küpleri Hediyelik Çelik Viski Soğutma Taşı Seti Ürün viski için kullanımı daha yaygın olduğu için viski soğutma küpleri olarak geçse de her türlü soğuk içecek için kullanıma uygundur. · Buz küplerinin içerisi saf su ile doludur. Çelikten üretilmiştir. · Küplerin boyutu yaklaşık 2,7 cm x 2,7 cm ölçülerindedir. · Asla kimyasal zararlı vernik, cila vs kullanılmamıştır. · Ham bez pamuklu soğutma kesesi ile gönderilecektir. Kese buzluğun kokusunu taşlara geçmesini engeller. · Kutu içerisinde 6 adet Metal Soğutma taşı bulunmaktadır. · Kullanmadan önce yıkamanız önerilir. · Küpler buzdolabının buzluk bölümünde kutusunun içerisinden çıkan özel kesesi ile birlikte 3-4 saat kaldıktan sonra kullanmaya başlayabilirsiniz. Bir kadeh içeceğe 2 adet bu soğuk Buz küpünden bırakmanız yeterli olacaktır · Kullandıktan sonra ılık suyla yıkayıp tekrar kullanabilirsiniz. Bulaşık makinasında da yıkabilir. · Ürünlerimiz çok güzel bir hediyelik ürün olarak düşünülebilir. Not: Görseldeki kraf, şişe, bardak , maşa vb. aksesuarlar ürüne dahil olmayıp sadece görsel amaçlıdır. Viski taşı, viski ve diğer soğuk içeceklerinizin ısısını muhafaza eder. Viski taşı 21,6 derece bulunan yani oda sıcaklığındaki bir viskiyi yaklaşık 4 derece kadar soğutabilir. Viski taşı, viskiyi sulandırmadan soğutabilmesine ek olarak, soğutma derecesini belli bir seviyede tuttuğu için viskinin karakterini de bozmamış olur. Viski taşı, viskisini oda sıcaklığının biraz altında içmek isteyen ve bunu yaparken de viskisini sulandırmak istemeyen viski tutkunları için doğru bir tercih olacaktır. Sadece viski için değil, diğer tüm soğuk içeceklerde rahatlıkla kullanılabilir.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F244" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G244" s="0" t="n">
         <v>231213181119</v>
       </c>
       <c r="H244" s="0"/>
       <c r="I244" s="0" t="n">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz1.png</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz7.jpg</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/buz3.png</t>
         </is>
       </c>
       <c r="M244" s="0"/>
       <c r="N244" s="0"/>
       <c r="O244" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
@@ -18618,51 +18641,51 @@
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün özellikleri: * 100% yepyeni ve kaliteli. * masaj parçası: Boyun/sırt/bel/kalça/bacak ve diğer parçalar. * 8 mod ve 19 seviye: Her mod için farklı yoğunluk seviyeleri vardır (dokunma, masaj, masaj, sıkma, dokunma, yoğurma, eğitim, şekillendirme) kullanıcılar bireysel ihtiyaçlara göre farklı yoğunlukları seçebilir. * yorgunluğu gidermeye, kasları rahatlatmaya, kan dolaşımını iyileştirmeye ve yağ yakmaya yardımcı olur. * sadece kasların dışını ovalayan mevcut genel masaj cihazlarından farklı olarak, masaj, yorgunluktan hızlı bir şekilde kurtulmak için kan dolaşımını etkili bir şekilde arttırmak için kasların içini uyarmak için kullanır. * küçük boyutlu, hafif, taşıması ve depolanması kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün talimatları:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1. Ana bilgisayarı jel yama ile bükün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2. Jel yamasındaki şeffaf film'i ortaya çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3. Cihazı masaj yapmanız gereken alana takın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4. Açmak için &amp;quot;+&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;5. Istenilen modu seçmek için &amp;quot;m&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;6. Size uygun masaj yoğunluğuna ayarlayın. Yoğunluğu azaltmak için yoğunluğu ve &amp;quot;-&amp;quot; artırmak için &amp;quot;+&amp;quot; tuşuna basmaya devam edin.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F255" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G255" s="0" t="n">
         <v>240103145704</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini.png</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini2.jpeg</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini3.jpg</t>
         </is>
       </c>
       <c r="M255" s="0"/>
       <c r="N255" s="0"/>
       <c r="O255" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
@@ -18685,51 +18708,51 @@
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Ürün özellikleri: * 100% yepyeni ve kaliteli. * masaj parçası: Boyun/sırt/bel/kalça/bacak ve diğer parçalar. * 8 mod ve 19 seviye: Her mod için farklı yoğunluk seviyeleri vardır (dokunma, masaj, masaj, sıkma, dokunma, yoğurma, eğitim, şekillendirme) kullanıcılar bireysel ihtiyaçlara göre farklı yoğunlukları seçebilir. * yorgunluğu gidermeye, kasları rahatlatmaya, kan dolaşımını iyileştirmeye ve yağ yakmaya yardımcı olur. * sadece kasların dışını ovalayan mevcut genel masaj cihazlarından farklı olarak, masaj, yorgunluktan hızlı bir şekilde kurtulmak için kan dolaşımını etkili bir şekilde arttırmak için kasların içini uyarmak için kullanır. * küçük boyutlu, hafif, taşıması ve depolanması kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün talimatları:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1. Ana bilgisayarı jel yama ile bükün.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;2. Jel yamasındaki şeffaf film'i ortaya çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3. Cihazı masaj yapmanız gereken alana takın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4. Açmak için &amp;quot;+&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;5. Istenilen modu seçmek için &amp;quot;m&amp;quot; düğmesine basın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;6. Size uygun masaj yoğunluğuna ayarlayın. Yoğunluğu azaltmak için yoğunluğu ve &amp;quot;-&amp;quot; artırmak için &amp;quot;+&amp;quot; tuşuna basmaya devam edin.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F256" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G256" s="0" t="n">
         <v>240103145704</v>
       </c>
       <c r="H256" s="0"/>
       <c r="I256" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini.png</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini2.jpeg</t>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/mini3.jpg</t>
         </is>
       </c>
       <c r="M256" s="0"/>
       <c r="N256" s="0"/>
       <c r="O256" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
@@ -19043,51 +19066,51 @@
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ERGONOMİK TASARIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kahve çekirdeği öğütücü, bağımsız görünür kapaklı, öğütme işlemini ve öğütme kalınlığını net bir şekilde görebilirsiniz. Yüksek tane içeriği ve daha rahat öğütme ile çalıştırması ve temizlemesi kolaydır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;GENİŞ UYGULAMA:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Öğütücümüz, çeşitli tahıllar (soya fasulyesi, siyah pirinç, mısır, arpa, pirinç, lifli malzemeler, buğday, arpa, yulaf, çavdar, karabuğday, maş fasulyesi, barbunya) gibi kuru ürünlerin öğütülmesi için uygundur. , kahve çekirdekleri),baharatlar, yıldız anason, anason, biber, tarçın vb.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;PASLANMAZ ÇELİK GÖVDE:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Bu, dayanıklı paslanmaz çelikten, korozyon direncinden, toksik olmayan, sağlıklı ve iyi mekanik özelliklerden yapılmış bir ev tipi elektrikli öğütücüdür.&amp;lt;br /&amp;gt;
 	Sevimli şeffaf bir kaplama ile temizlenmesi kolaydır. Çok fonksiyonlu öğütücü, tahıllar, fasulye, baharat.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KOLAY TEMİZLENİR:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Çalıştırması ve temizlemesi kolay güvenli ve kullanışlı, zamandan tasarruf edin Bu makine aynı zamanda kahve, tahıl, fındık, fasulye ve diğer ilaçları da öğütebilir. Kahve değirmeni, hayatınızdaki eğlenceyi artıracak benzersiz tasarımı ve klasik tarzı ile popülerdir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;TAŞINABİLİR KOMPAKT:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Elektrikli kahve öğütücümüz tek elle kolayca tutulabilir ve kompakt tasarımı tezgahta minimum yer kaplar, ayrıca bir dolap veya çekmecede saklaması kolaydır.&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;FONKSİYONEL KULLANIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Mini baharat öğütücümüz günlük veya kişisel kullanım için mükemmeldir ve kahve çekirdekleri, pirinç, tohumlar, biber, masala, tahıllar, hint baharatları, küçük ot parçaları, çeşniler vb. ürünlerde güvenli kullanım.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;ŞEFFAF KAPAK:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Şeffaf kapak sayesinde, kaba veya ince toz elde etmek için öğütme işlemini gözlemleyebilirsiniz. Öğütme Kapasitesi: bir seferde yaklaşık 50g-100g. Farklı öğütme süresi, toz inceliğini farklı kılar. Öğütme sırasında, gördüğünüz duman benzeri parçacıklar aslında ince tozdur, Duman Değildir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;KULLANIM TAVSİYESİ:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;1. Öğütme kabını veya motor tabanını doğrudan suyla durulamayın. Lütfen temizlik için bir fırça veya kuru bir bez kullanın; 2. Daha iyi motor bakımı için her 30-45 saniyede bir kullandıktan sonra yaklaşık 60 saniye dinlenmenizi tavsiye edin ve kullanım voltajının 220V olduğundan emin olun; 3. Öğütülecek malzemelerin bıçağı örtmesini ve öğütme kabının 2/3'ünü geçmemesini tavsiye ederiz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;PRATİK KULLANIM:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Öğütme işlemini başlatmak için sadece AÇMA/KAPAMA düğmesine basın ve düğmeyi bırakın, öğütme hemen duracaktır. * ADIMLAR: 1. Kahve çekirdeklerini öğütücüye dökün (öğütme kabının 2/3'ünü geçmeyecek şekilde) ; 2. Kilitlendiğinden emin olmak için kapağı sıkıca kapatın. (Kullanılırken kapak sıkıca kapatılmalıdır) ; 3. Çalışmaya başlamak için düğmeye basın, bir kez 10 saniye duraklayın; 4. Gücü kesin ve tozu dökün&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;✔&amp;amp;nbsp;RİSKSİZ SATIN ALMA:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Bizden satın aldığınız ürünlerimiz Size ulaşana kadar kargoda herhangi bir kırılma, çizilme, deforme olması durumunda bize bildirmeniz durumunda mümkün olan en kısa zamanda problemi çözeceğiz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünlerimizle hakkında&amp;amp;nbsp;&amp;quot;&amp;lt;strong&amp;gt;Soru, Öneri, Dilek ve Şikayetlerinizi&amp;lt;/strong&amp;gt;&amp;quot;&amp;amp;nbsp;bize&amp;amp;nbsp;&amp;lt;strong&amp;gt;&amp;quot;Satıcıya Soru Sor&amp;quot;&amp;amp;nbsp;&amp;lt;/strong&amp;gt;alanından ulaşarak bildirebilirsiniz en kısa zamanda size geri dönüş sağlayacağız. İlginiz için şimdiden çok teşekkür ederiz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn.dsmcdn.com/ty670/product/media/html-images/20221230/14/457582708/7137c580-f1b4-421b-99ef-dc7a1b77fbf9.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F260" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G260" s="0" t="n">
         <v>240115153023</v>
       </c>
       <c r="H260" s="0"/>
       <c r="I260" s="0" t="n">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu-3.png</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu1.png</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ogutucu2.png</t>
         </is>
       </c>
       <c r="M260" s="0"/>
       <c r="N260" s="0"/>
       <c r="O260" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
@@ -21547,51 +21570,51 @@
 	&amp;lt;li&amp;gt;Etkili menzil yaklaşık: 40 m'2&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Güç: 4 Watt&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Haşere ilacı olmaksızın sağlıklı, kokusuz ve zehirsiz kullanım&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şık ve yenilikçi tasarım&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel ışığı sayesinde sivrisinek, karasinek, kelebek gibi haşereleri içine çeker&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Siyah ışık tüpü (Ultraviyole ışınları) insanlara zarar vermez&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dış örgü kullanıcıyı iç ızgaraya dokunmaktan korur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yumuşak ışığı sayesinde rahatsızlık vermeksizin yatak odasında kullanıma uygundur&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Düşük enerji tüketimi&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img alt=&amp;quot;Asonic S24 4 Watt Siyah Led Işıklı Sinek Öldürücü Özellikleri&amp;quot; src=&amp;quot;https://www.merterelektronik.com/class/INNOVAEditor/assets/urun-gorselleri/asonic-s24-4-watt-siyah-led-isikli-sinek-oldurucu.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F287" s="0" t="n">
         <v>250</v>
       </c>
       <c r="G287" s="0" t="n">
         <v>240804235721</v>
       </c>
       <c r="H287" s="0"/>
       <c r="I287" s="0" t="n">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-1.png</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-2.png</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/kıran3.png</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-4.png</t>
         </is>
       </c>
       <c r="N287" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/cız-6.png</t>
         </is>
@@ -23294,51 +23317,51 @@
 -Multi-Cut, düz bir örsün üzerine inen bir bıçağın mekanik bir hareketine sahiptir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Bu tasarım, keskin bir bıçak ve bir dönme pivot noktası ile birleştiğinde, yoğunluğa sahip kalın ve sert malzemeleri kesmek için inanılmaz kesme yeteneği sunar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 - Multi-Cut, plastik, muşamba, çalılar, kalın deri, her türlü hortum, otomotiv kemer, PEX boru, dübel, hobi ve el işi ürünlerini kesmenizi sağlar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 -Kesilen parçanın parçalanmasını ve yıpranmasını önlerken, bıçağı yıpranmadan koruyabilen, değiştirilebilir, yüksek etkili plastik örsüne karşı kesim işlemini tamamlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/d2973b32-b6b8-4a31-bd96-0c426d0df19c.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/28f28a99-3ed7-408d-b4b0-18d3cc9e960e.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/d91e4067-9903-44a2-8b3c-84d4e542ac72.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/454b002a-b8f9-417a-9f89-81ae7065c5e2.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://cdn03.ciceksepeti.com/images/product/kcm91420364/54b7f36d-58c0-41fd-bde0-b571bd034635.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F312" s="0" t="n">
         <v>300</v>
       </c>
       <c r="G312" s="0" t="n">
         <v>240930154054</v>
       </c>
       <c r="H312" s="0"/>
       <c r="I312" s="0" t="n">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-1.png</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-2.png</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-3.png</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-5.png</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makas-4.png</t>
         </is>
@@ -23386,51 +23409,51 @@
 &amp;lt;p&amp;gt;Pest reject haşare kovucu tamamen elektronik olup, elektrikle çalışmaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Yapısında hiçbir kanserojen madde ya da kimyasal bulunmamaktadır.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;İnsan sağlığına ve evcil hayvanlara hiçbir zararı ve yan etkisi yoktur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Elektronik Fare ve Haşere Kovucu Pest Reject Kullanımı:Haşere Kovucunun çalışması için 220 Volt bir prize takmanız yeterlidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Maksimum verim alabilmek için seçtiğiniz prizin merkezi bir yerde olmasına, karşısında sert yüzeyler bulunmasına, önlerinde koltuk, kanepe gibi engeller olmamasına ve yerden 1 - 1,5 metre yüksekte bulunmasına özen gösterilmelidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Pest Reject Haşare kovucu yu Yaklaşık 25 - 150m2 alanda etkilidir. Daha geniş alanlar için birden fazla pest reject haşare kovucu kullanmanız gerekmektedir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Elektrik sarfiyatı çok düşük olup sürekli prizde kalması haşerelerin tekrar ortama gelmesini kesinlikle engellemektedir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çoğunun bu fiziksel yorgunluğa dayanamayıp, mekânın fiziki durumuna göre, geç de olsa neticede öldükleri de müşahede edilmiştir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sistem Nasıl Çalışır? Hem atmosfere, hem de fişinin takıldığı prizin elektrik tesisatını kullanarak, duvar içlerindeki elektrik kablolarından yayın yapan sisteme sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bu yayın sistemi, onları duvar içlerini terke mecbur bırakır. Duvar çatlaklarında, duvar içi elektrik borularında yuvalanmaları biter.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Betonarmeden ürken kın kanatlı haşereler, mekâna dağılıp etkisi az alanlarda yaşamaya çalışırlar.Yapılacak bir ilaçlama sonrası ürünün prize takılması, onların direkt haşere öldürücü ilaçlarla, ilaçların tesiri geçmeden temasını sağlayarak.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;İlaçlamadan daha iyi netice almanızı da sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Bir adet Pest Reject fare ve haşare kovucu&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F313" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G313" s="0" t="n">
         <v>240930155950</v>
       </c>
       <c r="H313" s="0"/>
       <c r="I313" s="0" t="n">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pest.jpg</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/pest2.jpg</t>
         </is>
       </c>
       <c r="L313" s="0"/>
       <c r="M313" s="0"/>
       <c r="N313" s="0"/>
       <c r="O313" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="n">
         <v>371</v>
       </c>
       <c r="B314" s="0" t="inlineStr">
@@ -25451,51 +25474,51 @@
           <t>&amp;lt;p&amp;gt;Tamamı yerli ve kendi üretimimiz olan iksa mocamp ocak, 4 parçadan oluşmaktadır. 12.5 cm genişliğe, 15 cm yüksekliğe, 12 cm çapa sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Her&amp;amp;nbsp;&amp;lt;strong&amp;gt;Alanda&amp;lt;/strong&amp;gt;, Her&amp;amp;nbsp;&amp;lt;strong&amp;gt;Yerde&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Kolay ve Keyifli&amp;amp;nbsp;&amp;lt;strong&amp;gt;Kullanım&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Sunuyor.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Metal malzeme üstü fırın boyayla boyanan ocağımız paslanmazdır. 600 derece ısıya dayanıklıdır.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Piknikte, kampta, balıkta, tatilde, yolculukta rahatlıkla yıllarca kullanabilirsiniz. Ürünümüz kırmızı, turuncu, mavi, yeşil ve siyah olarak 5 farklı renkten oluşmaktadır. 400 gr ağırlığında olup taşıması kolay ve sırt çantanıza rahatça sığabilmektedir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 220gr'lık çakmak gazı tüpüyle dolan iksa mocamp ocak 1 tüp gazla 2.5 ile 4 saat arası yanabilme özelliğine sahiptir. Yıkanabilir ızgarasıyla sağlam, dayanıklı, ergonomik olan ürünümüzü çaydanlık, tencere, tava gibi malzemelerinizle rahatlıkla kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;12 cm çapı vardır. Toplam ağırlığı 400 gramdır. 150 dk yanma süresi mevcuttur. Ürün ebatı 12.5 x 15 cm'dir.&amp;amp;nbsp;&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Tüm kalite belgelerine sahip İKSA OCAK; kolay, pratik, rahat kullanımı ile kampta, balıkta, piknikte, dostlarınızla geçireceğiniz keyifli anlarda sizin en büyük yardımcınız.&amp;lt;br /&amp;gt;
 Renk seçeneği: Turuncu, Mavi, Yeşil, Kırmızı, Siyah, Krem&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kullanım Talimatı&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;1 tüp çakmak gazını altında bulunan dolum yerinden dolduruyoruz,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ayarlama düğmesini çevirerek gaz akışını sağlayınız ve ateşleyiniz,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ayarlama düğmesini kullanarak ateşin şiddetini ayarlayınız,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İster pişirme isterseniz ısıtma ayırını yapınız,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ateş yanarken ocağı hareket ettirmeyiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kullanım bittiğinde ayarlama düğmesinden tamamen kapatarak ocağınızı kaldırabilirsiniz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F341" s="0" t="n">
-        <v>350</v>
+        <v>450</v>
       </c>
       <c r="G341" s="0" t="n">
         <v>250324130707</v>
       </c>
       <c r="H341" s="0"/>
       <c r="I341" s="0" t="n">
         <v>94</v>
       </c>
       <c r="J341" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/mocamp5.png</t>
         </is>
       </c>
       <c r="K341" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/mocamp4.png</t>
         </is>
       </c>
       <c r="L341" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/mocamp2.png</t>
         </is>
       </c>
       <c r="M341" s="0" t="inlineStr">
         <is>
@@ -26911,51 +26934,51 @@
 &amp;lt;h4&amp;gt;Teknik Detaylar:&amp;lt;/h4&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Genişlik:&amp;lt;/strong&amp;gt; 3m (toplam kablo uzunluğu dahil)&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Giriş:&amp;lt;/strong&amp;gt; 220V&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Mod Sayısı:&amp;lt;/strong&amp;gt; 8 (yanıp sönme, yavaş geçiş, sabit, vb.)&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Işık Rengi:&amp;lt;/strong&amp;gt; Sarı (Sıcak Beyaz)&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;
 	&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım:&amp;lt;/strong&amp;gt; İç Mekan / Dış Mekan (Suya Dayanıklı Değildir, Nemden Koruyunuz)&amp;lt;/p&amp;gt;
 	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket İçeriği:&amp;lt;/strong&amp;gt; 1 adet CALIBURN Kalp Perde LED Işık Zinciri.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;em&amp;gt;Caliburn ile anılarınıza sıcaklık katın.&amp;lt;/em&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F357" s="0" t="n">
-        <v>3000</v>
+        <v>300</v>
       </c>
       <c r="G357" s="0" t="n">
         <v>250903231641</v>
       </c>
       <c r="H357" s="0"/>
       <c r="I357" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="J357" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-1.png</t>
         </is>
       </c>
       <c r="K357" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-3.png</t>
         </is>
       </c>
       <c r="L357" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kalp-2.png</t>
         </is>
       </c>
       <c r="M357" s="0" t="inlineStr">
         <is>
@@ -27669,51 +27692,51 @@
 &amp;lt;p&amp;gt;18650 Pil&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;USB Output&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;5V Type C Kablo ile şarj olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Input: 5V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Output: 5V&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Çok fonksiyonlu bu ürünü led şerit içerisinde sarılıyken sabit askı ile asılarak aydınlatma lambası olarak, ya da 10 m şeridi dilediğiniz boyda çekerek dilediğiniz uzunlukta ve renkte şerit led olarak kullanabilirsiniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aç/Kapa tuşuna basıldığında tüm ledler sırasıyla 8 modda yanar:&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sabit Sarı Işık, Hareketli Sarı Işık, Flaşör Sarı Işık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sabit Renkli Işık, Yanıp sönen Renkli Işık, Sabit Sarı Işık, Flaşör Renkli Işık&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Uyarı:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Işığa doğrudan bakmayınız, aksi takdirde ışık göze zarar verebilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Işık zayıfladığında ürünü 5V Type C Kablo ile şarj ediniz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ürünü şarjdayken kullanmayınız.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F366" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G366" s="0" t="n">
         <v>250904234744</v>
       </c>
       <c r="H366" s="0"/>
       <c r="I366" s="0" t="n">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="J366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/makara_haki.png</t>
         </is>
       </c>
       <c r="K366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit_siyah.png</t>
         </is>
       </c>
       <c r="L366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit_kırmızı.png</t>
         </is>
       </c>
       <c r="M366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit1.png</t>
         </is>
       </c>
       <c r="N366" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_serit2.png</t>
         </is>