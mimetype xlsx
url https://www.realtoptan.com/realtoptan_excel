--- v4 (2026-06-27)
+++ v5 (2026-08-12)
@@ -384,62 +384,62 @@
       <c r="A4" s="0" t="n">
         <v>22</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Bluetooth Hoparlör Akıllı Led Ampül Lamba</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;span style=&amp;quot;color:#555555; font-family:function_probook&amp;quot;&amp;gt;Bluetooth Hoparlör Akıllı LED Ampül Lamba Akıllı Ev 12 Renk Kablosuz Uzaktan Kumandalı Ürün Açıklaması E27 Standardında 4W LED Ampül Gücü 3W RMS Bluetooth Speaker Fonksiyonu Android ve İphone Uygulama Kontrolü Sınırsız LED Lamba Renk Seçeneği Renk Parlaklığı Açma-Kapama Hoparlör Ses Seviyesi Arttırma-Azaltma 15 Metre Kablosuz Çekim Mesafesi Fotoğraflar gönderilecek ürüne ait olup, stüdyolarımızda çekilmiştir. Ürün Kodu: 45940&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F4" s="0" t="n">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>38383800768</v>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I4" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/bluetooth-hoparlor-akilli-led-ampul-lamba-5959.jpg</t>
         </is>
       </c>
       <c r="K4" s="0"/>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="n">
         <v>23</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Hava Nemlendirici Ampul Görünümlü Hazneli Buhar Makinesi 400 ml.</t>
         </is>
       </c>
@@ -3102,51 +3102,51 @@
           <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>&amp;amp;nbsp;Uzayan Hortum&amp;amp;nbsp; 22,5 Metre&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Uzayan orijinal Hortum – Golden Hose bahçelerde rahatça kullanabileceğiniz, yerden tasarruf edebileceğiniz fonksiyonel başlıklı mükemmel bir üründür.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Bahçede kullandığınız hortumlar çok yer işgal ediyor ve karışmış hortumlarla uğraşmakta pek çok zaman can sıkıcı oluyor.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Hortum sorununa çare olan, son teknoloji ürünü dayanıklı, pratik, hafif kendi uzunluğunun 3 katı uzunluğa erişebilen Golden Hose artık Türkiye’de.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Golden Hose\'un kendi uzunluğunun 3 katı uzamasını bekledikten sonra park, bahçe, araç, balkon, yat, tekne gibi yerlerde rahatlık ile kullanabilir.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Standart tip hortumların yaratmış olduğu dağınıklık, karışıklık gibi sorunlar ile karşı karşıya olanlar için özel olarak tasarlanan esnek yapıya sahip bu hortum çileden çıkartan bahçe hortumlarından sizi kurtaracak.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Golden Hose uzayan hortum dayanıklı, sağlam, hafif malzemeden imal edilmiştir&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Golden Hose kendi uzunluğunun 3 katı uzunluğa erişebilen kıvrılmaz, dolaşmaz, dayanıklı, pratik, esnek yapıya sahip son teknoloji sulama hortumudur.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Golden Hose uzayan hortum eski hortumunuzun yaratmış olduğu dağınıklık, karışıklık gibi duramlardan kurtulmanızda en pratik yardımcınız olacaktır.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Tek yapmanız gereken Golden Hose uzayan hortumun su giriş ucunu musluğa takmak.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Golden Hose ile işiniz bittiğinde ise tek yapmanız gereken musluğu kapatıp Golden Hose\'un kendi kendine kısalmasını bekleyip evinizin, deponuzun bir köşesini saklamak olacaktır.&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Ürün Ölçüleri:&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Küçük Hali: 7,5 metre&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp; Uzun Hali: 22,5 metre&amp;lt;br&amp;gt;</t>
         </is>
       </c>
       <c r="F44" s="0" t="n">
         <v>220</v>
       </c>
       <c r="G44" s="0" t="n">
         <v>38383800725</v>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I44" s="0" t="n">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-4865.jpg</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-1426.jpg</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-4644.jpg</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-7460.jpg</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/22.5-metre-uzayan-bahce-sulama-arac-yikama-hortumu-7-kademeli-baslik-tabanca-759.jpg</t>
         </is>
@@ -3963,51 +3963,51 @@
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="E55" s="0"/>
       <c r="F55" s="0" t="n">
         <v>1600</v>
       </c>
       <c r="G55" s="0" t="n">
         <v>38383800701</v>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I55" s="0" t="n">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot66.png</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot65.png</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot-67.png</t>
         </is>
@@ -4041,51 +4041,51 @@
         <is>
           <t>&amp;lt;div style=&amp;quot;border:0px; color:#202020; font-family:Arial,Helvetica,sans-serif; font-size:12px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;acak Çarpıklığını Gideren Minder Çarpık Bacak Düzeltici Dik Duruş Oturuş Minderi Ortopedik Yastık&amp;lt;/strong&amp;gt;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#202020; font-family:Arial,Helvetica,sans-serif; font-size:12px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#202020; font-family:Arial,Helvetica,sans-serif; font-size:12px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/div&amp;gt;
 &amp;lt;div style=&amp;quot;border:0px; color:#202020; font-family:Arial,Helvetica,sans-serif; font-size:12px; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px; position:relative&amp;quot;&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Bacaklarınızın çarpık olduğunu düşünüyorsanız bu ürün tam size göre! Oturma bozukluğunuzdan kaynaklanan bacak çarpıklıklarını giderecek bu minderle kusursuz bir görünüme sahip olacaksınız.&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Oturma bozukluğundan kaynaklanan bacak çarpıklarına medikal minderle veda edeceksiniz.&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Medikal minder daha dik ve düzgün oturmanıza yardımcı olurken bacaklarınıza binen yükü azaltacak bacaklarınızın düzgün bir biçimde kalmasını sağlayacak.&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Bacaklarınızın altına yerleştireceğiniz minder terleme yapmaz, sizi rahatsız etmez.&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Özel elyaftan üretilmiştir.&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Ergonomik tasarımlıdır.&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;Paket İçeriği:&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;color:#464646; font-family:arial,sans-serif; font-size:10pt&amp;quot;&amp;gt;1 Adet Bacak Çarpıklığını Gideren Medikal Minder&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;/div&amp;gt;
 </t>
         </is>
       </c>
       <c r="F56" s="0" t="n">
         <v>50</v>
       </c>
       <c r="G56" s="0" t="n">
         <v>38383800691</v>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I56" s="0" t="n">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/minder-1.png</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/minder-2.png</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/minder-3.png</t>
         </is>
       </c>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
@@ -4423,51 +4423,51 @@
           <t>HEDİYELİK EŞYA|TV ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;&amp;lt;font color=&amp;quot;#ff0000&amp;quot; size=&amp;quot;5&amp;quot; style=&amp;quot;font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;a style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 24px; position: relative; outline: 0px; cursor: pointer; color: rgb(0, 102, 204); display: inline-block;&amp;quot;&amp;gt;Rozia Profesyonel Epilatör&amp;lt;/a&amp;gt;&amp;amp;nbsp;İpli Tüy Kıl Alma Makinesi Epilasyon Aleti&amp;lt;/font&amp;gt;&amp;lt;span style=&amp;quot;color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif; font-size: 12px;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 12px; position: relative; color: rgb(32, 32, 32); font-family: Arial, Helvetica, sans-serif;&amp;quot;&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;div style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İstenmeyen tüyleri jilet ya da cımbızla aldığınızda, tüyler daha sert ve daha kısa sürede çıkar, ağda yapmaksa oldukça zahmetli bir işlemdir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Epilasyon işleminde kullanılan iple tüy alma yöntemi kadınlar tarafından oldukça tercih edilen bir yöntemdir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Aslında iple tüy alma tekniği eski çin geleneksel güzellik yöntemine dayanır.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İple yapılan epilasyon işleminde en kısa ve en kalın tüyleri bile kolaylıkla alabilir, cildinizin yumuşak ve pürüzsüz olmasını sağlayabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Şimdi sizi yepyeni bir yöntemle tanıştıracağız.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Artık iple yapacağınız epilasyon işleminde başkasına ihtiyacınız olmayacak.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyon ile bu işlemi hızlı ve pratik bir şekilde yapabileceksiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyon tüyleri güvenle alır, kesmez veya koparmaz. Tüm cilt tiplerine uygundur.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Dudak üzeri, çene, kaş üstü, yanak ve benzeri hassas yüz bölgelerinde kullanılabilir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Ciltten iple tüy alma size sadece pürüzsüz bir cilt sunmaz ayrıca makyaj içinde ideal bir zemin hazırlar.&amp;lt;/b&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;b&amp;gt;Ayrıca Rozia özel %100 pamuk iplikten cildinize sanki bir kuş tüyünün değdiği gibi bir his verecek.&amp;lt;/b&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Ayrıca kol ve bacakta oluşan istenmeyen tüylerden kurtulmak içinde kullanım sağlayabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;ROZİA İpli Epilasyonu erkekler dahi rahatlıkla kullanabilir, elmacık kemiği üzerinde bulunan ince kalmış istenmeyen tüylerden bu işlem sayesinde kurtulabilir.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Güçlü ışık sistemi epilasyon sırasında cildi aydınlatır böylece en küçük ayrıntıyı dahi atlamazsınız.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İpler çok hızlı bir şekilde hareket ettiğinden tüyleri yakalar ve kökünden alır.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Hiçbir kimyasal madde, ısı, tıbbi malzeme veya metal kullanılmadığından cilde zarar vermez, hiçbir yan etkisi yoktur.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Vücut ve yüz için en ideal epilasyon makinesidir ve derinize en güvenli şekilde temas eder.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; line-height: 16.1px; max-width: 100%; font-weight: 700; width: auto;&amp;quot;&amp;gt;Kullanımı çok kolaydır.&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pamuk ipliğini uygun alanlara takarak vidaları sıkıştırın.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Uygulamak istediğiniz bölgeye pudrayı uygulayın ve cildin kuru olduğundan emin olun, tüylerin uzama yönünün tersine doğru işleme başlayın. İşte bu kadar kolay.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Adaptörle çalışan Roazi İpli Epilasyonu uzun süre aktif olarak kullanabilirsiniz.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;İstenmeyen tüylerden kurtulmanın en uygun güvenli ve hızlı yoluyla sizde tanışın.&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; position: relative; line-height: 16.1px; max-width: 100%; font-weight: 700; width: auto;&amp;quot;&amp;gt;Kutu İçeriği:&amp;lt;/span&amp;gt;&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Rozia Epilatör&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pamuk İpliği&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Pudra&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Kullanım kılavuzu&amp;lt;br style=&amp;quot;line-height: 16.1px; max-width: 100%; width: auto;&amp;quot;&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;Şarj adaptörü&amp;lt;/p&amp;gt;&amp;lt;p style=&amp;quot;margin-right: 0px; margin-bottom: 0px; margin-left: 0px; padding: 0px; border: 0px; font-size: 14px; position: relative; line-height: 16.1px; max-width: 100%; color: rgb(102, 102, 102); font-family: source_sans_proregular; width: auto;&amp;quot;&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/p&amp;gt;&amp;lt;/div&amp;gt;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; data-src=&amp;quot;https://n11scdn2.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1549145448915512.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; data-src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1212226409055856.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; data-src=&amp;quot;https://n11scdn1.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1160221393748136.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;amp;nbsp;&amp;lt;span style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 10pt; position: relative;&amp;quot;&amp;gt;&amp;lt;img src=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; class=&amp;quot;lazy&amp;quot; data-original=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; data-src=&amp;quot;https://n11scdn.akamaized.net/a1/org/kozmetik-kisisel-bakim/agda-makinesi/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti__1422783284158315.png&amp;quot; data-noimage=&amp;quot;false&amp;quot; style=&amp;quot;margin: 0px; padding: 0px; border: 0px; font-size: 13.3333px; position: relative; max-width: 100%;&amp;quot;&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;/div&amp;gt;</t>
         </is>
       </c>
       <c r="F62" s="0" t="n">
         <v>500</v>
       </c>
       <c r="G62" s="0" t="n">
         <v>38383800682</v>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I62" s="0" t="n">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-9985.jpg</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-7217.png</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-3085.webp</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/rozia-profesyonel-epilator-ipli-tuy-alma-makinesi-epilasyon-aleti-2559.jpg</t>
         </is>
       </c>
       <c r="N62" s="0"/>
       <c r="O62" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -5717,51 +5717,51 @@
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Ağırlık:2950 gr&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kapalı Çanta Ölçüleri:88x18x18 cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kişi ebatlarına göre 8 Kişiliktir&amp;amp;nbsp;(Kullanacak kişilerin yapısına göre 8 ya da 9 kişi içine sığabilir. Ürün boyutlarından kaç kişi sığabileceğini tahmin edebilirsiniz.)&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Paket içeriği&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Kamp çadırı&amp;amp;nbsp;brandası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Fiberoptik çıtalar&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Çadır sabitleme kazıkları&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;·&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;&amp;amp;nbsp;Pratik taşıma çantası&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
         <v>1800</v>
       </c>
       <c r="G80" s="0" t="n">
         <v>38383800631</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot81.png</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot82.png</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot62.png</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot63.png</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ot64.png</t>
         </is>
@@ -8804,62 +8804,62 @@
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;div class=&amp;quot;h1&amp;quot; style=&amp;quot;color:#000000; font-family:Verdana,Arial,Tahoma; font-size:10.6667px; line-height:normal&amp;quot;&amp;gt;Doğa\'nın konuğu olmaya hazır mısınız?&amp;lt;/div&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Festivaller yaklaşıyor! Kamp alanınızda yerinizi şimdiden ayırın!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Toplandığında etkileyici derecede küçülmektedir, bu sayede istediğiniz yere götürebilirsiniz!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Aracınızın bagajında çok az yer kaplayacak!&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün tarafımızca kontrol ve test edilmiş, oldukça memnun edici bulunmuştur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Ürün Özellikleri:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Kolay kurulumu ile dakikalar içerisinde kullanıma hazır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 kişilik konaklama&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel su geçirmez kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Çadır tepesinde havalandırma bacası&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapı sineklik tülü&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Dayanıklı kumaşı ile yıllarca kullanabilirsiniz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Özel çantası ile kolay taşıma&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kurulu Çadır Boyutu:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;200 &amp;amp;nbsp;x &amp;amp;nbsp;200 &amp;amp;nbsp;x &amp;amp;nbsp;135 Cm&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Toplu Çadır Boyutu (Çanta Boyutu):&amp;amp;nbsp;&amp;lt;/strong&amp;gt;60 cm x 14 cm x 8 cm&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F121" s="0" t="n">
-        <v>800</v>
+        <v>750</v>
       </c>
       <c r="G121" s="0" t="n">
         <v>38383800401</v>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>diğer</t>
         </is>
       </c>
       <c r="I121" s="0" t="n">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-2.png</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-5.png</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-4.png</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/manuel6-3.png</t>
         </is>
       </c>
       <c r="N121" s="0"/>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -12180,51 +12180,51 @@
 			&amp;lt;p&amp;gt;SU GEÇİRMEZ KAMP VE&amp;amp;nbsp;OUTDOOR UYKU TULUMU&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;*DIŞ KUMAŞ :SU GEÇİRMEZ NEFES ALABİLİR.POLYESTER &amp;amp;nbsp;İÇ ZEMİNDE ÇİFT KAPLAMA SU GEÇİRMEZLİK DIŞ YÜZEYİNDE SU İTİCİLİK VARDIR.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;İÇ KUMAŞ :m2 240 gr.POLAR KULLANILMIŞTIR. *&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;İÇ POLAR VE ELYAF ARASINA TUTUCU ÖZELLİKTE TELA KULLANILMIŞTIR&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;FERMUAR KISMI YAN TARAFTADIR.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;DOLGU MALZEMESİ ELYAF VE KAPUTONE&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;AĞIRLIĞI:,750 GR&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;30 DERECEDE VE ELDE YIKANMASI ÖNERİLİR.&amp;lt;/p&amp;gt;
 			&amp;lt;p&amp;gt;ÜRÜNÜMÜZ -20 DERECE SICAKLIKTA KULLANILABİLİR.&amp;lt;/p&amp;gt;
 			&amp;lt;/div&amp;gt;
 			&amp;lt;/td&amp;gt;
 		&amp;lt;/tr&amp;gt;
 	&amp;lt;/tbody&amp;gt;
 &amp;lt;/table&amp;gt;
 </t>
         </is>
       </c>
       <c r="F167" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G167" s="0" t="n">
         <v>221014155811</v>
       </c>
       <c r="H167" s="0"/>
       <c r="I167" s="0" t="n">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/uyku_tulumu1.png</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/uyku_tulumu_2.png</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/uyku_tulumu_3.png</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/uyku_tulumu4.png</t>
         </is>
       </c>
       <c r="N167" s="0"/>
       <c r="O167" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -12464,51 +12464,51 @@
 &amp;lt;div class=&amp;quot;report-abuse-container&amp;quot; style=&amp;quot;align-items:center; cursor:pointer; display:flex; height:24px; justify-content:center; margin-bottom:0; margin-left:0; margin-right:0; margin-top:0; padding:0px&amp;quot;&amp;gt;Geri Bildirim Ver&amp;lt;/div&amp;gt;
 &amp;lt;/div&amp;gt;
 &amp;lt;ul style=&amp;quot;margin-left:0px; margin-right:0px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;Şişme araba koltuğu yatağı (araç pompası hediyeli şişme araba koltuğu yatağı (araç pompası hediyeli), fonksiyonel özelliği ile kullanışlılık vadeder. Dört kişilik araçlar için uygun olan araba yatağı, kompakt özelliği ile az yerde kolaylıkla saklanır. Şişirilerek kullanıma hazır hale gelen yatak için araç pompası hediye olarak verilir. Koltukları kolaylıkla yatağa çeviren tasarım, uzun yolculuklar için idealdir. Yalnız araç içinde değil havuzda, piknikte, tatilde, kampta kullanılabilen modern tasarım üzerinde bir de yastık bulundurur. Hem yetişkinler hem de çocuklar için uygundur. Gri rengi ile araç koltuklarına uyumludur. Yalnızca iki dakika içinde şişirilerek kullanıma hazır hale gelir. Şişme yatak koltukların arasına tam olarak yerleştirildiğinde araç sarsıntısının hissedilmesini de azaltarak uyku konforunu artırır. Dilediğinizde yatak, açık alanlarda koltuk olarak kullanabileceğiniz ürün ters çevrildiğinde sırt desteği olan oturma alanları hazırlar. Şişme özellik ürünün su üzerinde batmasını engeller ve deniz yatağı olarak kullanılan tasarım çok işlevli olarak sınıflandırılır. Tüm otomobiller için uygun ölçülerde olan özel yatak, 83 cm genişliğinde, 43 cm yüksekliğinde ve 135 cm genişliğindedir. Tek veya iki kişi kullanılabilecek yatak, dayanıklılığı ile yıllar boyu tatillerinize eşlik edebilir. Ürün kirlendiğinde nemli bir bez yardımıyla silinebilir. Yumuşak dokusu ile direkt kullanıma uygun olan yatağın üzerine istek halinde çarşaf veya nevresim serilebilir. Kullanıcılar dilerlerse ek yastık ve yorgan kullanabilir. Şişme araba koltuğu ile rahat yolculuklar koltukların arasına tam olarak yerleşir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tüm araçlara uygundur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hem yetişkin hem de çocuklar kullanabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kısa sürede şişirilerek kullanıma hazır hale gelir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Araç sarsıntısını azaltarak konforlu uykular sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Araçta uykuyu keyfe dönüştürün boyutlar: 83 cm, 43 cm, 135 cm'dir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Birkaç dakikada şişirilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Arka koltuklar için tasarlanmıştır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Hem koltuk hem de yatak olarak kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Deniz yatağı kullanımı mevcuttur.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F171" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G171" s="0" t="n">
         <v>221018150853</v>
       </c>
       <c r="H171" s="0"/>
       <c r="I171" s="0" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-1.jpeg</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gri1.jpeg</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-2.jpeg</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gri-5.png</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/siyah-5.png</t>
         </is>
@@ -16065,51 +16065,51 @@
         <is>
           <t>&amp;lt;p&amp;gt;ÖZELLİKLERİ&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Göğsün daha dik durmasına ve kalçanın yuvarlak bir şekil almasına yardımcı olur.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Doğum sonrası deformasyonu toparlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;2 Beden ince gösterir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Ayda 5-6 cm kalıcı sıklaşma sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Zayıfladıkça daraltıla bilen 6 kademeli çengellere sahiptir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sıktığı için tamamen iştah keser ve az yemenizi sağlar aynı zamanda geç acıkmanızı sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Balenler sayesinde dik durmanızı sağlar.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Kıyafetlerinizin altında kullandığınızda kıvrılma yapmaz.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Gayet fit ve estetik görünmenizi sağlar ayrıca dışarıdan korse kullandığınız kesinlikle fark edilemez.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk seçeneği: Siyah ve Krem&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Beden: M-L-XL-XXL-3XL&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F221" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G221" s="0" t="n">
         <v>230616100228</v>
       </c>
       <c r="H221" s="0"/>
       <c r="I221" s="0" t="n">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse.jpeg</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse2.jpeg</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse3.jpeg</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse4.jpeg</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/korse5.jpeg</t>
         </is>
@@ -16302,51 +16302,51 @@
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h3&amp;gt;Kamp Plaj Duş Wc Otomatik Giyinme Çadırı 120x120×190 cm Portatif Çadır Giyinme Çadırı&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;KULLANIM AMAÇLARI: GİYİNME,WC AMAÇLI KULLANIM, FOTOĞRAF ÇEKİMİ&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;MALZEME:&amp;amp;nbsp;METALİZE KAPLI SU GEÇİRMEZ POLYESTER KUMAŞ&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ÖLÇÜ: 120X120X190CM&amp;amp;nbsp;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;KAPALI KUTU ÖLÇÜ: 45 CM ÇAPI&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;RENK SEÇENEĞİ: KOYU YEŞİL, LACİVERT&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F224" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="G224" s="0" t="n">
         <v>230624013708</v>
       </c>
       <c r="H224" s="0"/>
       <c r="I224" s="0" t="n">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-1.png</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-2.png</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk8.png</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk9.png</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/gk-5.png</t>
         </is>
@@ -17293,58 +17293,58 @@
         <is>
           <t>&amp;lt;h3&amp;gt;Katlanabilir Alüminyum Kamp Masa 4'lü Tabure Seti&amp;lt;/h3&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Alüminyum Katlanabilir Kamp Masa Seti + 4 Tabure&amp;amp;nbsp;katlanabilir kamp masası seti ve 4 taburesi ile kapalı ve açık birçok alanda rahatınız ve konforunuzdan ödün vermeyeceksiniz. Farklı pek çok alanda kullanıma uygun olan ergonomik kamp masası ve tabureleri plajda, bahçede, balkonda, balık avında, kamp alanlarında ya da piknik yerlerinde keyifle ve güvenle kullanabilirsiniz. Ergonomik bir tasarıma sahip olan kamp masası ve tubureler kolayca kurulup kaldırılabilir,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Askılı taşıma çantası sayesinde zahmetsizce taşınabilir,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Discovery Fishing Team alüminyum Kamp Masası toplandığında taşıma çantası ile çok az yer kaplamakta ve bu sayede pek çok alana kolayca sığabilmektedir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Sağlam alüminyum profiller,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;4 Adet katlanabilir tabure,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ekstra güçlendirilmiş bağlantı noktaları,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kaymaz ayaklar,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İki kademeli yükseklik ayarlama,&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün kapalı haldeyken içerisine 4 adet katlanır tabure sığmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünü ayrıca monte etmeye gerek yoktur. Kutudan kurulu bir şekilde çıkmaktadır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Masa Ölçüleri&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Açık: U:120 x G:60 x Y:55&amp;amp;nbsp;cm (Yükseklik 2 kademeli olarak ayarlanabiliriyor.)&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kapalı: G:60 x U:60 x D:10 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kutulu: G:62 x Y:12 x D:12 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Tabure Ölçüleri&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;G:30 x U:26 Y: 38 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk Seçeneği: Krem&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F235" s="0" t="n">
-        <v>1500</v>
+        <v>1800</v>
       </c>
       <c r="G235" s="0" t="n">
         <v>231020145543</v>
       </c>
       <c r="H235" s="0"/>
       <c r="I235" s="0" t="n">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa1.png</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa4.png</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa3.png</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa2.png</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/kamp_masa5.png</t>
         </is>
@@ -18151,51 +18151,51 @@
         <is>
           <t>HEDİYELİK EŞYA</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;BATMAYAN GEMİ ŞİŞE AKVARYUM&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İçerisindeki sıvı yoğunluğu nedeniyle gemi batmaz, devrilmez.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Evinizin farklı noktalarında dekorasyon aracı olarak&amp;amp;nbsp;kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürünün içindeki sıvıyı buharlaştırmak, ürünün tam hasarına neden olur.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Ürün Ebatları: 17.5 cm * 3.5&amp;amp;nbsp;cm * 6.5 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket İçeriği: 1 adet batmayan gemi şişe akvaryum&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F248" s="0" t="n">
         <v>170</v>
       </c>
       <c r="G248" s="0" t="n">
         <v>231218165251</v>
       </c>
       <c r="H248" s="0"/>
       <c r="I248" s="0" t="n">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sise3.jpeg</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sise2.jpg</t>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sise1.jpg</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/sise4.jpeg</t>
         </is>
       </c>
       <c r="N248" s="0"/>
       <c r="O248" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
@@ -20439,51 +20439,51 @@
 									&amp;lt;/tr&amp;gt;
 								&amp;lt;/tbody&amp;gt;
 							&amp;lt;/table&amp;gt;
 							&amp;lt;/div&amp;gt;
 							&amp;lt;/td&amp;gt;
 						&amp;lt;/tr&amp;gt;
 					&amp;lt;/tbody&amp;gt;
 				&amp;lt;/table&amp;gt;
 				&amp;lt;/td&amp;gt;
 			&amp;lt;/tr&amp;gt;
 		&amp;lt;/tbody&amp;gt;
 	&amp;lt;/table&amp;gt;
 	&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F275" s="0" t="n">
         <v>3200</v>
       </c>
       <c r="G275" s="0" t="n">
         <v>240630223808</v>
       </c>
       <c r="H275" s="0"/>
       <c r="I275" s="0" t="n">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt6.png</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt8.png</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt1.png</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt12.png</t>
         </is>
       </c>
       <c r="N275" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/tt7.png</t>
         </is>
@@ -21035,51 +21035,51 @@
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;YAŞAMIŞ OLDUĞUMUZ PROBLEMLERDEN YOLA ÇIKARAK SİZLERE DAHA İYİ BİR&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DENEYİM SUNMAK İÇİN LÜTFEN AŞAĞIDAKİ HUSUSLARA DİKKAT EDİNİZ!&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;1- SADECE FİLAMENT GÖNDERİLECEKTİR. KALEM DAHİL DEĞİLDİR.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;2- EĞER 3D KALEM İLE KULLANACAKSANIZ KALEMİNİZİN 200 DERECE VE ÜSTÜNDE&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;ÇALIŞABİLDİĞİNDEN EMİN OLUNUZ. PLA FİLAMENTİMİZİN ERİME SICAKLIĞI 200-220&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;DERECEDİR. BU DERECELER ALTINDA 3D KALEM İLE SAĞLIKLI BASKILAR&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;ALAMAYABİLİRSİNİZ. BUNU DÜŞÜNEREK SİPARİŞ VERMENİZİ RİCA EDERİZ.&amp;amp;nbsp;&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Pla 3D Kalem 3D Yazıcı Uyumlu Filament 100MT&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;3D PRİNTER VE 3D KALEMLER İLE UYUMLUDUR&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Erime sıcaklığı = 195 - 230&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Filament Çap = 1.75 mm&amp;amp;nbsp;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Paket içerisindeki renk karışık olarak gönderilecektir, 10 renk mevcuttur.&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F280" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G280" s="0" t="n">
         <v>240707163550</v>
       </c>
       <c r="H280" s="0"/>
       <c r="I280" s="0" t="n">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/fila-2.png</t>
         </is>
       </c>
       <c r="K280" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fla3.png</t>
         </is>
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/fla2.png</t>
         </is>
       </c>
       <c r="M280" s="0"/>
       <c r="N280" s="0"/>
       <c r="O280" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
@@ -21409,51 +21409,51 @@
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;Plaj Deniz Bahçe Balkon Piknik Kamp Güneş Şemsiyesi Katlanır Mavi Beyaz 170 cm Plaj şemsiyesi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;1.80 metre gölgelik alanı, katlanır:&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;ürün ölçüsü: 180cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk-Tema Seçeneği: Mavi Beyaz cizgilli Kumaş, Gökkuşağı, Gün batımı, güneşli gün&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;İç Dış mekanda Kullanılan Dayanıklı Polyester Kumaş&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;%100 su ve güneş geçirmez .&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;8 telli plaj şemsiyesi&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Açık: Genişlik: 180 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Yükseklik: 180 cm&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Kumaş: Polyester 90 gsm güneşten ekstra korumalı kumaştan üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şemsiye iskeleti : 3,80 mm çelik tel kullanılmıştır&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şemsiye borusu: 22/25 mm full sert çelik boru&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F285" s="0" t="n">
         <v>400</v>
       </c>
       <c r="G285" s="0" t="n">
         <v>240804234522</v>
       </c>
       <c r="H285" s="0"/>
       <c r="I285" s="0" t="n">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/sems2.jpg</t>
         </is>
       </c>
       <c r="K285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mavisems4.jpeg</t>
         </is>
       </c>
       <c r="L285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mavisems2.jpeg</t>
         </is>
       </c>
       <c r="M285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/mavisems.jpeg</t>
         </is>
       </c>
       <c r="N285" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/yesilsems1.jpg</t>
         </is>
@@ -21855,51 +21855,51 @@
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;p&amp;gt;220V Çakmaklık Girişli Havuz Bot Şişme Yatak Şişirme Pompası&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Sadece 220V Çakmaklık Girişlidir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Havuz , Deniz Botları , Şişme yataklar için kullanılır.&amp;lt;/p&amp;gt;
 &amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;strong&amp;gt;Havalı Yatağı Kolayca Doldurun:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Artık manuel pompalarla uğraşmak veya pilleri boşa harcamak yok. Bu hava pompası, güçlü motoru ve 2m fişi ile yatağınızı yaklaşık 30 saniyede şişirebilir. Sadece prize takın, açın ve rahat bir gece uykusunun tadını çıkarın.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kullanışlı:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Herhangi bir şeyi şişirmek veya söndürmek için prize takın ve bir düğmeye basın. Bu hava pompasının kolay erişim için solda bir şişirme portu ve üstte bir egzoz portu vardır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Kaymaz ve ergonomik:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Hava pompası, elinizin şekline uyan, tutmayı ve çalıştırmayı kolaylaştıran kaymaz bir tutamağa sahiptir. Arabanızı veya ev eşyalarınızı herhangi bir zorlanma veya yorgunluk hissetmeden şişirebilirsiniz.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Taşınabilir Tasarım:&amp;lt;/strong&amp;gt;&amp;amp;nbsp;Araba lastiklerinizi, bisiklet lastiklerinizi, toplarınızı veya diğer şişirilebilir malzemelerinizi şişirmeniz gerekip gerekmediğini, bu hava pompası hepsini halledebilir. Güçlü bir motora ve onu çok yönlü ve kullanışlı kılan bir dizi adaptöre sahiptir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;➣&amp;lt;strong&amp;gt;Yaygın Kullanım:&amp;amp;nbsp;&amp;lt;/strong&amp;gt;Bu hava pompası, kamp yataklarından havuz oyuncaklarına ve toplara kadar her türlü şişirme görevini yerine getirebilir. Farklı hava girişlerini barındıran ve sırt çantanızda veya arabanızda düzgün bir şekilde saklanabilen üç nozüle sahiptir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F291" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G291" s="0" t="n">
         <v>240805001853</v>
       </c>
       <c r="H291" s="0"/>
       <c r="I291" s="0" t="n">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/elk_pomp1.png</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/elk_pomp2.png</t>
         </is>
       </c>
       <c r="L291" s="0"/>
       <c r="M291" s="0"/>
       <c r="N291" s="0"/>
       <c r="O291" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="n">
         <v>349</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
@@ -24486,51 +24486,51 @@
       <c r="C327" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;El Fanı Mini Masaüstü Ve Boyun Askılı Fan Portatif Şarjlı 3 Kademeli Vantilatör Soğutucu El fanı&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;mini masaüstü ve boyun askılı ventilatörler, özellikle yaz aylarında kullanışlı ve pratik bir soğutma çözümü sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Bu tür fanlar genellikle taşınabilir, hafif ve şarj edilebilir özelliklere sahip olup, kullanıcının ihtiyaçlarına göre farklı hız ayarları sunar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Öne Çıkan Özellikler: Portatif Tasarım: Küçük boyutları sayesinde kolayca taşınabilir ve farklı ortamlarda kullanılabilir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Şarjlı Kullanım: Genellikle USB ile şarj edilebilir, bu da dışarda kullanım için büyük bir avantaj sağlar.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;3 Kademeli Hız Ayarı: Farklı hava akış ihtiyaçlarına göre ayarlanabilir hız seçenekleri ile kullanıcının konforunu artırır.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Masaüstü ve Boyun Askısı Özelliği: Hem masaüstünde hem de boyun askılı olarak kullanılabilmesi, farklı kullanım senaryolarında esneklik sağlar. Bunlar, yaz aylarında serin kalmak isteyenler için ideal bir çözümdür. Dışarıda gezerken ya da evde çalışırken rahatlıkla kullanabilirsiniz.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F327" s="0" t="n">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="G327" s="0" t="n">
         <v>241016110551</v>
       </c>
       <c r="H327" s="0"/>
       <c r="I327" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/fffan1.jpg</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/fffan2.jpg</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/fffan3.jpg</t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
@@ -24557,51 +24557,51 @@
           <t>Portatif Işıklı Mini Klipsli Fan</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ|HEDİYELİK EŞYA|TV ÜRÜNLERİ|KAMP VE OUTDOOR</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;&amp;amp;nbsp;Portatif Işıklı Mini Klipsli Fan Ürün ilk kullanımdan önce en az 3 saat şarj edilmelidir USB kablosunu bir şarj adaptörü ile kullanacaksanız çıkış gücü 5W üzerinde olmalıdır aksi taktirde şarj soketi hasar görebilir Hızlı şarj adaptörleri kesinlikle kullanmayınız Üründe 3 güç kademesi ve ışık fonksiyonu bulunmaktadır Kutu üzerinde anlatıldığı şekilde fonksiyon tuşlarını kullanarak ürünü çalıştırabilirsiniz Ürün düz bir yüzeyde kullanılabildiği gibi klips kullanarak farklı yüzeylerde de kullanılabilmektedir Ürün şarj ederken kullanılmamalıdır ve şarj süresi 6 saati geçmemelidir 10 yaş altı çocuklar için yetişkin gözetimi gerekmektedir&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Renk: Pembe, ‎siyah, beyaz&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Paket Boyutları‎: 15 x 9 x 9 cm; 120 gram&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;Malzeme‎: Plastik&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F328" s="0" t="n">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="G328" s="0" t="n">
         <v>241016112641</v>
       </c>
       <c r="H328" s="0"/>
       <c r="I328" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ffffan1.PNG</t>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ffffan2.PNG</t>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/ffffan3.PNG</t>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
@@ -24633,51 +24633,51 @@
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;h2&amp;gt;Genel Bakış&amp;lt;/h2&amp;gt;
 &amp;lt;p&amp;gt;Ana malzeme: alüminyum, ABS plastik, silikon çelik levha (motor), PP malzeme (VANTİLATÖR PERVANESİ)&amp;lt;br /&amp;gt;
 Hücre modeli: lityum pil 18650&amp;lt;br /&amp;gt;
 Pil kapasitesi: 3.7V 7200mAh&amp;lt;br /&amp;gt;
 Ürün boyutu: kapalı durum: 197*197*93MM, genişletilmiş durum: 197*197*974MM&amp;lt;br /&amp;gt;
 Rüzgar hızı dişli: 3 + 1&amp;lt;br /&amp;gt;
 Güç kablosu uzunluğu: 1.5m&amp;lt;br /&amp;gt;
 Tek ürün net ağırlığı: 829.5g&amp;lt;br /&amp;gt;
 Kontrol yöntemi: basma düğmesi&amp;lt;br /&amp;gt;
 Hava kaynağı prensibi: hava sirkülasyonu&amp;lt;br /&amp;gt;
 Rüzgar modu: 1. Vites: yumuşak rüzgar/2. Vites: ferahlatıcı rüzgar/3. Vites: güçlü rüzgar/4. Vites: doğal rüzgar&amp;lt;br /&amp;gt;
 Çalışma süresi: 4-23.5 saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hdafd0786a2b1444db064c6e29867e0248.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hb1ca4616313346e7856d1bfe4b140852V.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hf3c59f3e7dcb46178b0eadde6fc11981s.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H215222bc00914347b89932f65571ec7aH.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H384fddbde9e94242bde09449fc99cfb6P.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H43c60913bbb74430ad6d44678ad16062B.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H2228fa6d09264aad851b95b1d0df8ebds.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H05ae729bef624818b192809e7866fb8cU.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Hbd430756d06c4733bc8bcc97ba65541aD.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H0fd39886c31e4e10946cb1bd08e40a2fD.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H2462708eb071420084a17020e3fd8af5N.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H8835c3ac68ed4c58af3281a42e2f77d69.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H9e85d385079f4179af71659250730a5fW.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H12c45ea456cd4c61a0d8cc295741a6b3R.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/H11bc926bd21c49889f4cf30cf78efb6bO.jpg&amp;quot; /&amp;gt;&amp;lt;img src=&amp;quot;https://ae01.alicdn.com/kf/Ha0436c4b29ef487583fe36b116010a90t.jpg&amp;quot; /&amp;gt;&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F329" s="0" t="n">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="G329" s="0" t="n">
         <v>241016114610</v>
       </c>
       <c r="H329" s="0"/>
       <c r="I329" s="0" t="n">
         <v>100</v>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/katlanır1.PNG</t>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/katlanır2.PNG</t>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/slayt/katlanır3.PNG</t>
         </is>
       </c>
       <c r="M329" s="0"/>
       <c r="N329" s="0"/>
@@ -25277,51 +25277,51 @@
         </is>
       </c>
       <c r="D338" s="0" t="inlineStr">
         <is>
           <t>KİŞİSEL BAKIM</t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul&amp;gt;
 	&amp;lt;li&amp;gt;*Ürünler paslanmaz çelik malzemeden üretilmiştir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;*12&amp;amp;nbsp;parçadan oluşan bir settir.&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;*El ve ayak bakımı için eksiksiz bir set. Paket İçeriği: 1 adet Kulak Çekme 1 adet Çok Amaçlı Makas 1 adet Manikür Makası 3 adet Tırnak Makası / Düzeltici 1 adet Pense 1 adet Kir 1 adet Kaş Cımbız 1 adet Manikür Bıçağı 1 adet Tırnak Törpüsü 1 adet Akne İğnesi 1 ad taşıma ve muhafaza çantası Kutu boyutu: 15.5 x 8.5 x 2cm %100 orijinaldir Ambalajı açılan ürünlerin iadesi kabul edilmemektedir.&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F338" s="0" t="n">
         <v>100</v>
       </c>
       <c r="G338" s="0" t="n">
         <v>241201194544</v>
       </c>
       <c r="H338" s="0"/>
       <c r="I338" s="0" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J338" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ms1.png</t>
         </is>
       </c>
       <c r="K338" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/ms2.png</t>
         </is>
       </c>
       <c r="L338" s="0"/>
       <c r="M338" s="0"/>
       <c r="N338" s="0"/>
       <c r="O338" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="n">
         <v>396</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
@@ -26460,51 +26460,51 @@
 &amp;lt;p&amp;gt;- Çevre Dostu, Kolay Kurulum&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Fotosel / Hava Karardığında Otomatik Devreye Girer&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Şarj Süresi 6/12 Saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Çalışma Süresi 8/12 Saat&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Uzaktan Kumanda İle Kontrol Edebilme&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- 320 Lümen&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Işık Renkgi: Günışığı&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;amp;nbsp;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Kullanım Alanları:&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Bağ, Bahçe, ağaç aydınlatma,Mağaza, kafe ve otel tarzı yerlerde,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Elektrik Bağlantısı Olmayan Yerlerde, Kamp alanlarında&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Bina dış cephe aydınlatmada,Cami Minare Ve Şerefelerinde,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Saray, müze gibi kültürel alanlarda,&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;- Daha bir çok alanda dekoratif aydınlatma olarak kullanılmaktadır.&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F353" s="0" t="n">
         <v>200</v>
       </c>
       <c r="G353" s="0" t="n">
         <v>250903225824</v>
       </c>
       <c r="H353" s="0"/>
       <c r="I353" s="0" t="n">
-        <v>995</v>
+        <v>0</v>
       </c>
       <c r="J353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla1.png</t>
         </is>
       </c>
       <c r="K353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla2.png</t>
         </is>
       </c>
       <c r="L353" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/damla3.png</t>
         </is>
       </c>
       <c r="M353" s="0"/>
       <c r="N353" s="0"/>
       <c r="O353" s="0" t="inlineStr">
         <is>
           <t>0.00kg</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
@@ -27292,51 +27292,51 @@
       <c r="D361" s="0" t="inlineStr">
         <is>
           <t>EV &amp;amp; OFİS ÜRÜNLERİ</t>
         </is>
       </c>
       <c r="E361" s="0" t="inlineStr">
         <is>
           <t>&amp;lt;ul style=&amp;quot;margin-left:18px&amp;quot;&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Yenilikçi Tasarım: Bu güneş enerjili ışık etkileşimli duvar lambası, her mekana zarafet katan benzersiz ve şık bir tasarıma sahiptir.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Enerji Tasarrufu: 1800mAh şarj edilebilir pille çalışan bu lamba, güneşin gücünden yararlanarak çevre dostu ve uygun maliyetli bir aydınlatma çözümüdür.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Çift LED Işık: İki adet enerji tasarruflu LED ışıkla donatılan bu lamba, iç veya dış mekanlarınız için yeterli aydınlatma sağlar.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;Çok Yönlü Kullanım: 5V voltaj ve 2W güç çıkışı ile bu lamba, vurgu aydınlatması, görev aydınlatması veya dekoratif amaçlar gibi çeşitli amaçlar için kullanılabilir.&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 	&amp;lt;li&amp;gt;&amp;lt;span style=&amp;quot;color:#0f1111&amp;quot;&amp;gt;2 LED'li Güneş Enerjili Etkileşimli Duvar Lambası, 5.5V, 2W, 1800mAh&amp;lt;/span&amp;gt;&amp;lt;/li&amp;gt;
 &amp;lt;/ul&amp;gt;
 </t>
         </is>
       </c>
       <c r="F361" s="0" t="n">
         <v>150</v>
       </c>
       <c r="G361" s="0" t="n">
         <v>250904232804</v>
       </c>
       <c r="H361" s="0"/>
       <c r="I361" s="0" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_Solar_11.png</t>
         </is>
       </c>
       <c r="K361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_3.png</t>
         </is>
       </c>
       <c r="L361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_solar_22.png</t>
         </is>
       </c>
       <c r="M361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_solar_33.png</t>
         </is>
       </c>
       <c r="N361" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/site_resimler/SİTE RESİMLERİ/ikili_2.png</t>
         </is>
@@ -28038,51 +28038,51 @@
 Seyahat Boyun Yastığı, seyahat esnasında boyun kaslarının dinlenmesine yardımcı olur.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Uçakta, otobüste, otomobilde ve vb. taşıt araçlarında rahat bir yolculuk geçirmenizi sağlar. Yolculuk esnasında uyurken başınızın sağa veya sola kaymasını engeller.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Ergonomik dizaynı sayesinde boynunuzun şeklini alır ve yolculuk esnasında sınırsız konfor sağlar.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 Yastık boynu saracak şekilde tasarlanmış olup boyna destek verir. Sürekli şeklini koruyabilen maddeden üretilmiştir.&amp;lt;br /&amp;gt;
 &amp;lt;br /&amp;gt;
 &amp;lt;strong&amp;gt;Kullanım ve Bakım Bilgileri&amp;lt;/strong&amp;gt;&amp;lt;br /&amp;gt;
 • Makinede yıkanması uygun değildir.&amp;lt;br /&amp;gt;
 • Kuru temizleme yapılmamalıdır.&amp;lt;br /&amp;gt;
 • Ütülenmemelidir.&amp;lt;br /&amp;gt;
 • Nemli bezle silinerek temizlenebilir.&amp;lt;/p&amp;gt;
 &amp;lt;p&amp;gt;Renk Seçeneği: Pembe, sarı, siyah, lacivert, kırmızı, gri, yeşil, bej&amp;lt;/p&amp;gt;
 </t>
         </is>
       </c>
       <c r="F370" s="0" t="n">
         <v>130</v>
       </c>
       <c r="G370" s="0" t="n">
         <v>251021233127</v>
       </c>
       <c r="H370" s="0"/>
       <c r="I370" s="0" t="n">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="J370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb1.png</t>
         </is>
       </c>
       <c r="K370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb2.png</t>
         </is>
       </c>
       <c r="L370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb3.jpg</t>
         </is>
       </c>
       <c r="M370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb4.jpg</t>
         </is>
       </c>
       <c r="N370" s="0" t="inlineStr">
         <is>
           <t>https://www.realtoptan.com/image/catalog/resimler/bb5.png</t>
         </is>